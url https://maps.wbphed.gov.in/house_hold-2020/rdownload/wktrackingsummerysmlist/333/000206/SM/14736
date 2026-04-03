--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,71 +189,50 @@
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>ALOK BANERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Service Road for approach and Pump House at Augmentation of Bansgara Zone-I PWSS of Raninagar-II Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2024-2025</t>
   </si>
   <si>
     <t>1068/BD-I</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>MAHATO ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>BANSGARA ZONE-I PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of RANINAGAR-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>1245/BD-I</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>M.K.CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Service Road &amp; extension of boundary wall of Bansgara Zone-I PWSS under Jal Jeevan Mission within Raninagar-II block under Berhampore Division-I PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
@@ -720,73 +699,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1052,54 +1031,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>388.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>242.14</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>62.28</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1092,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>6.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>65.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1196,378 +1175,321 @@
         <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>720.23</v>
+        <v>22.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.84</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>22.29</v>
+        <v>17.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>17.81</v>
+        <v>2.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.73</v>
+        <v>2.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>576.27</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>