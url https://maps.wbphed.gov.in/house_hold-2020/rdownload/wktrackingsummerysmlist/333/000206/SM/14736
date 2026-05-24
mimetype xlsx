--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1031,54 +1031,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>388.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>242.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.28</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1092,54 +1092,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>6.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.31</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1334,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>2.73</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1395,88 +1395,88 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>2.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>576.27</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>251.96</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>43.72</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>