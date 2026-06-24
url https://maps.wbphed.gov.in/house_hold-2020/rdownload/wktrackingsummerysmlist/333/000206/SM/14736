--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,83 @@
     <t>14/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA ZONE-I Water Supply Scheme of RANINAGAR-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000276/2022-2023</t>
   </si>
   <si>
     <t>1759/BD-I</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>EW SERVICE CONNECTION AT BANSGARA Z1 PH 1 ID 304268983</t>
+  </si>
+  <si>
+    <t>BILL/01135/2024-2025</t>
+  </si>
+  <si>
+    <t>280/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,73 +732,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1409,87 +1442,201 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>2.6</v>
       </c>
       <c r="Q12" s="4">
         <v>2.6</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>15.84</v>
+      </c>
+      <c r="R14" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="S14" s="4">
+        <v>20</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1307.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>267.8</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>20.48</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>