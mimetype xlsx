--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,261 +89,261 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bansgara Zone- I .</t>
   </si>
   <si>
     <t>SM/14736</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of BANSGARA ZONE-I Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000142/2023-2024</t>
+  </si>
+  <si>
+    <t>628/BD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>09/06/2024</t>
+  </si>
+  <si>
+    <t>SUNIL RABI DAS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (100 Cum) of Ground Water Based Supply Scheme for Bansgara Zone-I of Raninagar-II block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>1032/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>ALOK BANERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000264/2022-2023</t>
+  </si>
+  <si>
+    <t>1687/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA ZONE-I Water Supply Scheme of RANINAGAR-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000276/2022-2023</t>
+  </si>
+  <si>
+    <t>1759/BD-I</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/10</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Service Road for approach and Pump House at Augmentation of Bansgara Zone-I PWSS of Raninagar-II Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>1068/BD-I</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>MAHATO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>BANSGARA ZONE-I PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of RANINAGAR-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>1245/BD-I</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>M.K.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/22</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT BANSGARA Z1 PH 1 ID 304268983</t>
   </si>
   <si>
     <t>BILL/01129/2024-2025</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of BANSGARA ZONE-I Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
-[...77 lines deleted...]
-    <t>M.K.CONSTRUCTION</t>
+    <t>EW SERVICE CONNECTION AT BANSGARA Z1 PH 1 ID 304268983</t>
+  </si>
+  <si>
+    <t>BILL/01135/2024-2025</t>
+  </si>
+  <si>
+    <t>280/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
   </si>
   <si>
     <t>Construction of Service Road &amp; extension of boundary wall of Bansgara Zone-I PWSS under Jal Jeevan Mission within Raninagar-II block under Berhampore Division-I PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>843/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>SUBHRANIL DAS</t>
-  </si>
-[...73 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,729 +870,729 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.97</v>
+        <v>388.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>242.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>83.89</v>
+        <v>6.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.36</v>
+        <v>2.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>388.8</v>
+        <v>2.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>242.14</v>
+        <v>2.6</v>
       </c>
       <c r="R6" s="4">
-        <v>62.28</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.83</v>
+        <v>30.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>65.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>22.29</v>
+        <v>720.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>17.81</v>
+        <v>22.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>2.73</v>
+        <v>83.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>11.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>11.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>720.23</v>
+        <v>17.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>15.84</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1307.86</v>