--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -116,225 +116,225 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000065/2023-2024</t>
   </si>
   <si>
     <t>3780/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>JOY BISHNU ENGINEERING CO.</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
+    <t>Augmentation of Makimnagar Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>682/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>M/S BIMALENDU BOSE</t>
+  </si>
+  <si>
     <t>Repair And Renovation Works Of OHR (180 Cum) of Ground Water Based Supply Scheme for Makimnagar of Lalgola block under Berhampore Division-I PHEDte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>JE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000274/2023-2024</t>
   </si>
   <si>
     <t>992/BD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>MATIUR RAHAMAN</t>
   </si>
   <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Makimnagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>127/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAKIMNAGAR Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000263/2022-2023</t>
+  </si>
+  <si>
+    <t>1686/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>MAKIMNAGAR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>455/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>M/S UNIVERSAL TRADING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/11</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/2</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>MAKIMNAGAR PH-1</t>
   </si>
   <si>
     <t>BILL/01515/2023-2024</t>
   </si>
   <si>
     <t>403/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of Makimnagar Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of Pump House Cum Chlorine Room at Head Work site of MOKIMNAGAR PWSS (H/W Site &amp; 2nd Site) under Jal Jevan Mission within Lalgola Block under Berhampore Division -I, PHE.Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>595/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>M/S MEGHNA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MOKIMNAGAR Water Supply Scheme(2nd TW Site) within Lalgola Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000363/2024-2025</t>
   </si>
   <si>
     <t>318/BD-I</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -886,54 +886,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.88</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,624 +944,624 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.07</v>
+        <v>427.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>36.15</v>
+        <v>8.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.44</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.78</v>
+        <v>8.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.11</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>12.14</v>
+        <v>2.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>427.29</v>
+        <v>22.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.16</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>22.87</v>
+        <v>36.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.78</v>
+        <v>6.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>9.01</v>
+        <v>12.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>2.59</v>
+        <v>12.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>8.91</v>
+        <v>9.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>558.58</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>42.9</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>7.68</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>