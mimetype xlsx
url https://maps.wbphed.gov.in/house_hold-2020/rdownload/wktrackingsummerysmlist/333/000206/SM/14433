--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1097,54 +1097,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>458.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>103.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>22.66</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1278,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1339,54 +1339,54 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P11" s="4">
         <v>8.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.19</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1434,54 +1434,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>554.63</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>114.26</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>20.6</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>