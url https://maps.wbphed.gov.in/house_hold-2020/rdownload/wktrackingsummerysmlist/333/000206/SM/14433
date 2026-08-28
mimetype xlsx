--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -116,204 +116,204 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>3777/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>GANGULI ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
+    <t>Augmentation of Brohmottar Manikchak Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP), boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>848/BD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Brahamottar Manikchak Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>126/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BRAHAMOTTAR MANIKCHAK Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000262/2022-2023</t>
+  </si>
+  <si>
+    <t>1685/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground water supply scheme for Brahamottar Manikchak of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2023-2024</t>
+  </si>
+  <si>
+    <t>986/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>PROSENJIT DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/9</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/1</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Quotation for Brahamatter PH-1 Application No- 3004544380 Ref ID- 304228570</t>
   </si>
   <si>
     <t>BILL/01170/2023-2024</t>
   </si>
   <si>
     <t>240/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of Brohmottar Manikchak Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP), boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BRAHIMOTTAR MANIKCHAK Water Supply Scheme(2nd TW Site) within Lalgola Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>10/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BRAHAMOTTAR MANIKCHAK ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000570/2024-2025</t>
   </si>
   <si>
     <t>385/MEDB</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>SAMARPITA ENGINEERING</t>
-  </si>
-[...55 lines deleted...]
-    <t>PROSENJIT DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -901,556 +901,556 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>31.4</v>
+        <v>458.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>103.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.13</v>
+        <v>8.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.19</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.62</v>
+        <v>2.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>458.37</v>
+        <v>8.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>103.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.66</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>8.92</v>
+        <v>31.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>12.11</v>
+        <v>4.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>7.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>8.9</v>
+        <v>8.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>7.76</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.19</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>8.57</v>
+        <v>12.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>554.63</v>