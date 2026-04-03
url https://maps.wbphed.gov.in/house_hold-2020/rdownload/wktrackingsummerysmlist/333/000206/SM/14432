--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,68 @@
     <t>30/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION 13/1/2 UKILABAD ROAD, BERHAMPORE</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAJARAMPUR Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000261/2022-2023</t>
   </si>
   <si>
     <t>1684/BD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Rajarampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>139/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1213,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>2.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.44</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1396,101 +1414,162 @@
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>2.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.69</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>17.82</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>504.3</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>