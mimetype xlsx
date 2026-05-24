--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1231,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>2.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1414,54 +1414,54 @@
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>2.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1475,88 +1475,88 @@
       <c r="I13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>17.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>15.62</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>87.67</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>504.3</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>20.62</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>