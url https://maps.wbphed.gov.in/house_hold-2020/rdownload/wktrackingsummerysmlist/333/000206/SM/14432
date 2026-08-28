--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,87 +77,192 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR RAJARAMPUR,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>SM/14432</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Rajarampur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000121/2022-2023</t>
+  </si>
+  <si>
+    <t>1678/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>SOMNATH DEY</t>
+  </si>
+  <si>
+    <t>Augmentation of Rajarampur Piped water supply scheme to accommodate construction of OHR ,Pump House and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>1618/BD-I</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>DHIRENDRA NATH MONDAL</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR RAJARAMPUR,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under RAJARAMPUR ground water based water supply scheme under Block_ Lalgola Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000068/2023-2024</t>
   </si>
   <si>
     <t>3781/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>M/S S. R. ENTERPRISE</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Repair And Renovation Works Of OHR (350 Cum) of Ground Water Supply Scheme for Rajarampur of Lalgola block under Berhampore Division-I PHEDte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>994/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION 13/1/2 UKILABAD ROAD, BERHAMPORE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Rajarampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>139/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAJARAMPUR Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000261/2022-2023</t>
+  </si>
+  <si>
+    <t>1684/BD-I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>RAJARAMPUR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>457/BD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>MAA DURGA ENTERPRISE</t>
   </si>
@@ -185,153 +290,66 @@
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>SHIFTING OF LT OH LINE AT RAJARAMPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00429/2024-2025</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00468/2024-2025</t>
   </si>
   <si>
     <t>145/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
-    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Rajarampur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola)</t>
-[...101 lines deleted...]
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+    <t>Balance and allied Work Laying Rising Main with DI (K-9) and distribution system with DI pipe including supply of necessary special for augmentation work of Rajarampur Water Supply Scheme under Jal Jevan Mission under Berhampore Division-I, PHE.Dte. of LALGOLA Block of Murshidabad District.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2024-2025</t>
+  </si>
+  <si>
+    <t>147/BD-I</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>RAWSHAN FOUNDATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -880,696 +898,757 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.47</v>
+        <v>2.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.87</v>
+        <v>366.26</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>50.95</v>
+        <v>23.47</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>8.03</v>
+        <v>8.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>58</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>17.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.67</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>2.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="P9" s="4">
-        <v>2.35</v>
+        <v>22.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.44</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="P10" s="4">
-        <v>366.26</v>
+        <v>50.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>8.12</v>
+        <v>8.03</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>2.66</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.69</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>17.82</v>
+        <v>0.89</v>
       </c>
       <c r="Q13" s="4">
-        <v>15.62</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>87.67</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.82</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>509.12</v>
+      </c>
+      <c r="P15" s="8">
+        <v>20.62</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>4.05</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>