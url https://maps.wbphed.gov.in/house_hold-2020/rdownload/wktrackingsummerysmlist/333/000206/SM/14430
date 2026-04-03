--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,86 @@
     <t>279/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary wall at 2nd Tube Well Site of CHARKAMNAGAR ZONE-I PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>672/BD-I</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>JAMUNA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (350 Cum) forCharkamnagar water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1011/BD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Charkamnagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>155/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -827,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1041,51 +1077,53 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>29.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
@@ -1254,87 +1292,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>10.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>18.01</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>671.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>