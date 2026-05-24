--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,68 +165,50 @@
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of Charkamnagar Piped water supply scheme to accommodate construction of OHR, Pump House, Boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000157/2023-2024</t>
   </si>
   <si>
     <t>681/BD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
   </si>
   <si>
     <t>Allied work for Laying of distribution pipeline of CHARKAMNAGAR and allied works within Beldanga-II Block under Berhampore Division-I, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>2122/BD-I</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>NOVELTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Bored Cast-in-situ_ M30 _ grade 500 mm dia. R.C.C. pile for Construction of OHR at Head Work site of CHARKAMNAGAR Ground Piped Water Supply Scheme under Jal Jeevan Mission within Beldanga - II Block under Berhampore Division-I, PHE.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000332/2024-2025</t>
   </si>
@@ -702,73 +684,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -863,54 +845,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1077,258 +1059,258 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>29.25</v>
+        <v>46.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>46.47</v>
+        <v>25.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>25.63</v>
+        <v>10.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.18</v>
+        <v>8.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1336,165 +1318,104 @@
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>8.36</v>
+        <v>18.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.57</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>80.89</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>641.93</v>
+      </c>
+      <c r="P12" s="8">
+        <v>17.3</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>