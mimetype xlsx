--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,83 @@
     <t>31/10/2023</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>PARTHA PRATIM DAS</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Charkamnagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000391/2023-2024</t>
   </si>
   <si>
     <t>155/BD-I</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT CHARKAMNAGAR PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01567/2024-2025</t>
+  </si>
+  <si>
+    <t>459/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 87 Cum/hr.) with allied work at Charkamnagar Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>905/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1335,87 +1368,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>18.01</v>
       </c>
       <c r="Q11" s="4">
         <v>14.57</v>
       </c>
       <c r="R11" s="4">
         <v>80.89</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.92</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>29.25</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>675.09</v>
+      </c>
+      <c r="P14" s="8">
+        <v>17.3</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>2.56</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>