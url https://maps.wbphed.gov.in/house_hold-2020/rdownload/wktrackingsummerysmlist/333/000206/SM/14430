--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -131,204 +131,204 @@
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under CHARKAMNAGAR ground water based water supply scheme under Block_ Beldanga-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>3778/MEDB</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Augmentation of Charkamnagar Piped water supply scheme to accommodate construction of OHR, Pump House, Boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000157/2023-2024</t>
+  </si>
+  <si>
+    <t>681/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/04/2027</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (350 Cum) forCharkamnagar water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1011/BD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM DAS</t>
+  </si>
+  <si>
+    <t>Allied work for Laying of distribution pipeline of CHARKAMNAGAR and allied works within Beldanga-II Block under Berhampore Division-I, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>2122/BD-I</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>NOVELTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Charkamnagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>155/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 87 Cum/hr.) with allied work at Charkamnagar Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>905/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/20</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of Charkamnagar Piped water supply scheme to accommodate construction of OHR, Pump House, Boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Bored Cast-in-situ_ M30 _ grade 500 mm dia. R.C.C. pile for Construction of OHR at Head Work site of CHARKAMNAGAR Ground Piped Water Supply Scheme under Jal Jeevan Mission within Beldanga - II Block under Berhampore Division-I, PHE.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000332/2024-2025</t>
   </si>
   <si>
     <t>279/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary wall at 2nd Tube Well Site of CHARKAMNAGAR ZONE-I PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>672/BD-I</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>JAMUNA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair And Renovation Works Of OHR (350 Cum) forCharkamnagar water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
-[...34 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT CHARKAMNAGAR PH-I</t>
   </si>
   <si>
     <t>BILL/01567/2024-2025</t>
   </si>
   <si>
     <t>459/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -971,558 +971,558 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>77.09</v>
+        <v>418.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>418.24</v>
+        <v>8.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>46.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>25.63</v>
+        <v>18.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.89</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>10.18</v>
+        <v>29.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>8.36</v>
+        <v>77.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>18.01</v>
+        <v>25.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.57</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>80.89</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>3.92</v>
+        <v>10.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>29.25</v>
+        <v>3.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>675.09</v>