--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,108 +137,87 @@
   <si>
     <t>Augmentation of Sitesnagar Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000222/2022-2023</t>
   </si>
   <si>
     <t>1542/BD-I</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S JOGMAYA ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...37 lines deleted...]
-  <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for SITESNAGAR Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000259/2022-2023</t>
   </si>
   <si>
     <t>1682/BD-I</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (204 Cum) of Ground Water Based Supply Scheme for Sitesnagar of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>998/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAL KUMAR NATH AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,114 +883,118 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>87.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>54.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>62.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>720.23</v>
+        <v>2.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1019,165 +1002,104 @@
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>23.22</v>
+        <v>7.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>116.83</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>