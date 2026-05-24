--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,68 @@
     <t>14/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of OHR (204 Cum) of Ground Water Based Supply Scheme for Sitesnagar of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>998/BD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>M/S SAJAL KUMAR NATH AND CO.</t>
+  </si>
+  <si>
+    <t>Balance and allied Work Laying Rising Main with DI (K-9) and distribution system with UPVC pipe including supply of necessary special for augmentation work of Siteshnagar Water Supply Scheme , under Jal Jevan Mission under Berhampore Division -I , PHE.Dte. of LALGOLA Block of Murshidabad District.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>09/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>M/S. JOGMAYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,54 +901,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>87.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>54.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.71</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -944,54 +962,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>2.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100.3</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1019,87 +1037,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>7.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>23.22</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>30</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>140.05</v>
+      </c>
+      <c r="P9" s="8">
+        <v>57.21</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>40.85</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>