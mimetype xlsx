--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,135 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR SITESHNAGAR ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
   </si>
   <si>
     <t>SM/14428</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for SITESNAGAR Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>1682/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Augmentation of Sitesnagar Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2022-2023</t>
+  </si>
+  <si>
+    <t>1542/BD-I</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S JOGMAYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (204 Cum) of Ground Water Based Supply Scheme for Sitesnagar of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>998/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAL KUMAR NATH AND CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/18</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/10</t>
   </si>
   <si>
     <t>12/09/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>M/S SAJAL KUMAR NATH AND CO.</t>
   </si>
   <si>
     <t>Balance and allied Work Laying Rising Main with DI (K-9) and distribution system with UPVC pipe including supply of necessary special for augmentation work of Siteshnagar Water Supply Scheme , under Jal Jevan Mission under Berhampore Division -I , PHE.Dte. of LALGOLA Block of Murshidabad District.</t>
   </si>
   <si>
     <t>ORD/000281/2024-2025</t>
   </si>
   <si>
     <t>09/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>M/S. JOGMAYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -762,423 +783,480 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>16.95</v>
+        <v>2.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>87.18</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>54.67</v>
+      </c>
+      <c r="R4" s="4">
+        <v>62.71</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>87.18</v>
+        <v>7.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>54.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>62.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.53</v>
+        <v>720.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100.3</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>7.99</v>
+        <v>16.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>23.22</v>
+        <v>2.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>23.22</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>30</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>860.29</v>
+      </c>
+      <c r="P10" s="8">
+        <v>57.21</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>6.65</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>