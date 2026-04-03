--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,89 +192,50 @@
     <t>12/05/2024</t>
   </si>
   <si>
     <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no. Car No. W.B-51B/6299 Bolero Diesel car for official use of Assistant Engineer, Raghunathganj Sub Division, PHE Dte. period for 01.01.2025 to 30.06.2025.</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>2326/BD-I</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Dakshin Gopalpur ground water supply scheme in Raninagar-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>704/BD-I</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE (PROP. JESMIN KHATUN)</t>
   </si>
   <si>
     <t>Augmentation of DAKSHIN GOPALPUR Piped water supply scheme for laying of design pipeline, rising main and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission in Raninagar-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000241/2022-2023</t>
   </si>
   <si>
     <t>1598/BD-I</t>
   </si>
@@ -720,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1060,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>51.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>44.75</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>86.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,400 +1082,282 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.59</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>175.4</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>720.23</v>
+        <v>122.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.31</v>
+        <v>134.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>122.64</v>
+        <v>2.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...27 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>410.97</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>