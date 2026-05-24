--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,86 @@
     <t>GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for DAKSHIN GOPALPUR Water Supply Scheme of RANINAGAR-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>1504/BD-I</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (136.2 Cum) of Ground Water Based Supply Scheme for Augmentation of Dakshin Gopalpur of Raninagar-I block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2024-2025</t>
+  </si>
+  <si>
+    <t>890/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>Allied work of Dakshin Gopalpur Piped Water Supply Scheme for laying of Pipeline ,Rising Main, Pump House Repairing under Jal Jeevan Mission within Raninagar - I Block under Berhampore Division - I PHE Dte in Murshidabad District.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>2270/BD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1021,54 +1057,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>51.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>44.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.56</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1082,54 +1118,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>175.4</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>134.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>134.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>32</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,101 +1299,223 @@
       <c r="I10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>2.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.27</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>5.33</v>
+      </c>
+      <c r="R11" s="4">
+        <v>73.31</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.31</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>422.56</v>
+      </c>
+      <c r="P13" s="8">
+        <v>188.77</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>44.67</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>