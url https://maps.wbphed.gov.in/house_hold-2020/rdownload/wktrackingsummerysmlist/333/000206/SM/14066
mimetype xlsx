--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,71 @@
     <t>06/06/2024</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>RAJEN DAS</t>
   </si>
   <si>
     <t>Allied work of Dakshin Gopalpur Piped Water Supply Scheme for laying of Pipeline ,Rising Main, Pump House Repairing under Jal Jeevan Mission within Raninagar - I Block under Berhampore Division - I PHE Dte in Murshidabad District.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>2270/BD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1435,87 +1456,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
         <v>4.31</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P13" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>17.25</v>
+      </c>
+      <c r="R13" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1142.79</v>
+      </c>
+      <c r="P14" s="8">
+        <v>206.02</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>18.03</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>