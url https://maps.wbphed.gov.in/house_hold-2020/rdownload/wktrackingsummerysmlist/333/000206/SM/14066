--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,267 +89,267 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dakshin Gopalpur .</t>
   </si>
   <si>
     <t>SM/14066</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for DAKSHIN GOPALPUR Water Supply Scheme of RANINAGAR-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000275/2022-2023</t>
+  </si>
+  <si>
+    <t>1504/BD-I</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Augmentation of DAKSHIN GOPALPUR Piped water supply scheme for laying of design pipeline, rising main and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission in Raninagar-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000241/2022-2023</t>
+  </si>
+  <si>
+    <t>1598/BD-I</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Renovation for Modified Sujapur Sadipur Model after washing of AIRP (Capacity 29.06 Cum/hr.) at Dakshin Gopalpur Water Supply Scheme under Jal Jivan Mission of Raninagar-I Block under Raghunathganj Sub-Division under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>410/BD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall with Main Entrance gate and barbed wire facing and service road for approach at Augmentation of Dakshin Gopalpur PWSS of Raninagar-I Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000050/2024-2025</t>
   </si>
   <si>
     <t>1113/BD-I</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>KHANDAKAR CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-51B/6299 Bolero Diesel car for official use of Assistant Engineer, Raghunathganj Sub Division, PHE Dte. period for 01.01.2025 to 30.06.2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>2326/BD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (136.2 Cum) of Ground Water Based Supply Scheme for Augmentation of Dakshin Gopalpur of Raninagar-I block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2024-2025</t>
+  </si>
+  <si>
+    <t>890/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>Allied work of Dakshin Gopalpur Piped Water Supply Scheme for laying of Pipeline ,Rising Main, Pump House Repairing under Jal Jeevan Mission within Raninagar - I Block under Berhampore Division - I PHE Dte in Murshidabad District.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>2270/BD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>194/BD-I/4</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Dakshin Gopalpur ground water supply scheme in Raninagar-I Block Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>1129/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
-    <t>Renovation for Modified Sujapur Sadipur Model after washing of AIRP (Capacity 29.06 Cum/hr.) at Dakshin Gopalpur Water Supply Scheme under Jal Jivan Mission of Raninagar-I Block under Raghunathganj Sub-Division under Berhampore Division-I, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Dakshin Gopalpur ground water supply scheme in Raninagar-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000040/2025-2026</t>
   </si>
   <si>
     <t>704/BD-I</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE (PROP. JESMIN KHATUN)</t>
-  </si>
-[...97 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,677 +879,677 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.05</v>
+        <v>2.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>134.6</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>134.53</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.94</v>
+      </c>
+      <c r="S4" s="4">
         <v>32</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>39.97</v>
+        <v>51.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.56</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>51.69</v>
+        <v>22.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>44.75</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>86.56</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.91</v>
       </c>
       <c r="Q7" s="4">
         <v>1.59</v>
       </c>
       <c r="R7" s="4">
         <v>175.4</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>122.64</v>
+        <v>720.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>134.6</v>
+        <v>7.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>134.53</v>
+        <v>5.33</v>
       </c>
       <c r="R9" s="4">
-        <v>99.94</v>
+        <v>73.31</v>
       </c>
       <c r="S9" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>2.67</v>
+        <v>4.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.57</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.56</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>7.27</v>
+        <v>36.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.33</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>73.31</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P12" s="4">
-        <v>4.31</v>
+        <v>39.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>720.23</v>
+        <v>122.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.25</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1142.79</v>