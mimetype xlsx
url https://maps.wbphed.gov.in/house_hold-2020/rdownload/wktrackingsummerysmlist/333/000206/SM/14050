--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,111 +146,108 @@
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>MADAN MOHAN SASMAL</t>
   </si>
   <si>
     <t>Augmentation of Ramchandrapur Piped water supply scheme for laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000246/2022-2023</t>
   </si>
   <si>
     <t>1651/BD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>09/09/2023</t>
   </si>
   <si>
     <t>MS BAPPA ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at RAMCHANDRAPUR Water Supply Scheme (1st TW site) within RANINAGAR-II Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>280/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>HAFIZUL SEIKH</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAMCHANDRAPUR Water Supply Scheme of RANINAGAR-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000278/2022-2023</t>
   </si>
   <si>
     <t>1391/BD-I</t>
   </si>
   <si>
     <t>27/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Renovation for Existing AIRP of (Capacity 6.57 Cum/hr.) at Ramchandrapur Water Supply Scheme under Jal Jeevan Mission of Berhampore Division-I, PHE Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>411/BD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -661,51 +658,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -859,54 +856,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>5.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.68</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>91.3</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -920,265 +917,269 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>49.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>28.79</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>58.11</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>720.23</v>
+        <v>11.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>11.56</v>
+        <v>2.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.46</v>
+        <v>9.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.43</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.73</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>802.31</v>
+        <v>91.23</v>
       </c>
       <c r="P9" s="8">
-        <v>35.9</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>4.47</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>