--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -856,54 +856,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>5.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.3</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -917,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>49.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.11</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1037,54 +1037,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>2.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1098,88 +1098,88 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>9.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>91.23</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>45.01</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>49.34</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>