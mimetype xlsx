--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,165 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Ramchandrapur .</t>
   </si>
   <si>
     <t>SM/14050</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAMCHANDRAPUR Water Supply Scheme of RANINAGAR-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>1391/BD-I</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (35 Cum) of Ground Water Based Supply Scheme for Ramchandrapur of Raninagar-II block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000301/2023-2024</t>
+  </si>
+  <si>
+    <t>1069/BD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>MADAN MOHAN SASMAL</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramchandrapur Piped water supply scheme for laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2022-2023</t>
+  </si>
+  <si>
+    <t>1651/BD-I</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>MS BAPPA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/1</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Repair And Renovation Works Of OHR (35 Cum) of Ground Water Based Supply Scheme for Ramchandrapur of Raninagar-II block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
-[...38 lines deleted...]
-    <t>MS BAPPA ENTERPRISE</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Renovation for Existing AIRP of (Capacity 6.57 Cum/hr.) at Ramchandrapur Water Supply Scheme under Jal Jeevan Mission of Berhampore Division-I, PHE Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>411/BD-I</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Sinking of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at RAMCHANDRAPUR Water Supply Scheme (1st TW site) within RANINAGAR-II Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>280/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>HAFIZUL SEIKH</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -774,425 +795,482 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.4</v>
+        <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.13</v>
       </c>
       <c r="Q4" s="4">
         <v>4.68</v>
       </c>
       <c r="R4" s="4">
         <v>91.3</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>49.53</v>
       </c>
       <c r="Q5" s="4">
         <v>28.79</v>
       </c>
       <c r="R5" s="4">
         <v>58.11</v>
       </c>
       <c r="S5" s="4">
         <v>71</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.56</v>
+        <v>13.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.46</v>
+        <v>720.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.73</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>9.15</v>
       </c>
       <c r="Q8" s="4">
         <v>9.12</v>
       </c>
       <c r="R8" s="4">
         <v>99.65</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>11.56</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>811.46</v>
+      </c>
+      <c r="P10" s="8">
+        <v>45.01</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>5.55</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>