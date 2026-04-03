--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,93 +173,90 @@
   <si>
     <t>BILL/01505/2023-2024</t>
   </si>
   <si>
     <t>404/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Construction of Service Road for approach and Pump House at Augmentation of KAZIPARA ZONE-II PWSS of Jalangi Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000059/2024-2025</t>
   </si>
   <si>
     <t>1136/BD-I</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>U.S BUILDERS</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KAJIPARA Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>1777/BD-I</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>KAZIPARA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of JALANGI Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>463/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>M/S. MONDAL ENTERPRISE 12/6/1, OLD POLICE LINE ROAD, GORABAZAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -670,51 +667,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1063,178 +1060,182 @@
         <v>7.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>720.23</v>
+        <v>2.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.74</v>
+        <v>23.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>1065.11</v>
+        <v>368.42</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>