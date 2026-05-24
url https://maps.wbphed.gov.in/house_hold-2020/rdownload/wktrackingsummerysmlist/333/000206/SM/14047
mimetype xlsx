--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>291.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>189.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.04</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1099,54 +1099,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>2.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1160,88 +1160,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>23.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.49</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>368.42</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>199.43</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>54.13</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>