--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,150 +113,171 @@
   <si>
     <t>Augmentation of Kazipara zone_II Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission in JALANGI Block of Murshidabad District under Berhampore Division-I,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>96/BD-I</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>MS JAKIR HOSSAIN</t>
   </si>
   <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KAJIPARA Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000295/2022-2023</t>
+  </si>
+  <si>
+    <t>1777/BD-I</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction of Service Road for approach and Pump House at Augmentation of KAZIPARA ZONE-II PWSS of Jalangi Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/BD-I</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>U.S BUILDERS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>KAZIPARA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of JALANGI Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>463/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>M/S. MONDAL ENTERPRISE 12/6/1, OLD POLICE LINE ROAD, GORABAZAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>194/BD-I/8</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT KAJIPARA PH2 Z2 ID 304244955</t>
   </si>
   <si>
     <t>BILL/01507/2023-2024</t>
   </si>
   <si>
     <t>405/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT KAJIPARA PH1 Z2 ID304244954</t>
   </si>
   <si>
     <t>BILL/01505/2023-2024</t>
   </si>
   <si>
     <t>404/WBSEDCL-JJM</t>
-  </si>
-[...58 lines deleted...]
-    <t>M/S. MONDAL ENTERPRISE 12/6/1, OLD POLICE LINE ROAD, GORABAZAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="74.267578" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -844,417 +865,474 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>31.41</v>
+        <v>2.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>6.56</v>
+        <v>7.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.18</v>
+        <v>720.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.92</v>
+        <v>23.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.49</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>2.74</v>
+        <v>31.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>98.89</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>23.55</v>
+        <v>6.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.41</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>31.49</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.18</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1088.66</v>
+      </c>
+      <c r="P11" s="8">
+        <v>220.83</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>20.29</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>