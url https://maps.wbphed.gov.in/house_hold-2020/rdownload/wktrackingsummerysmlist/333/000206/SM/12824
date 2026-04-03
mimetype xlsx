--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,84 +212,102 @@
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for Augmentation of Benipur Piped water supply scheme to accommodate construction of OHR, toilet, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000138/2022-2023</t>
   </si>
   <si>
     <t>1448/BD-I</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
+    <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Benipur ground water supply scheme in Bhagwabgola-II Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2024-2025</t>
+  </si>
+  <si>
+    <t>327/BD-I</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Benipur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000286/2022-2023</t>
   </si>
   <si>
     <t>1810/BD-I</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
-    <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Benipur ground water supply scheme in Bhagwabgola-II Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
-[...14 lines deleted...]
-    <t>J.S. CONSTRUCTION</t>
+    <t>Repair And Renovation Works Of RCC Elevated Reservoir (450 Cum) for Benipur water supply scheme of Bhagwangola-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>985/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>SHIBAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,54 +857,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1191,221 +1209,282 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>472.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>66.33</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>14.04</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>18.01</v>
+        <v>122.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.42</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>35.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>122.8</v>
+        <v>18.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.54</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>749.06</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>