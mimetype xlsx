--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>31/03/2023</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SAHA</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of RCC Elevated Reservoir (450 Cum) for Benipur water supply scheme of Bhagwangola-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000263/2023-2024</t>
   </si>
   <si>
     <t>985/BD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>SHIBAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Allied work for the work of Augmentation of Benipur Piped water supply scheme to accommodate construction of OHR, Pump House, Boundary wall and service road, laying of design pipeline and providing FHTC (Fanctional Household Tap Connection) under Jal Jeevan Mission in Bhagwangola-II Block in Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>928/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1224,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>472.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>66.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>14.04</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1329,54 +1344,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>18.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>35.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1390,101 +1405,162 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>8.54</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.25</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" s="4">
+        <v>28.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>27.78</v>
+      </c>
+      <c r="R13" s="4">
+        <v>96.49</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>777.84</v>
+      </c>
+      <c r="P14" s="8">
+        <v>111.85</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>14.38</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>