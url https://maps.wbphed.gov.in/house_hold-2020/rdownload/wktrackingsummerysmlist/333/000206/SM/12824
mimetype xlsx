--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,219 +110,219 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BENIPUR Water Supply Scheme of BHAGAWANGOLA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000174/2022-2023</t>
   </si>
   <si>
     <t>1076/BD-I</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>NATSOL CONSULTANT</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of Benipur Piped water supply scheme to accommodate construction of OHR, toilet, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000138/2022-2023</t>
+  </si>
+  <si>
+    <t>1448/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II of BENIPUR ground water based water supply scheme under Block- Bhagawangola- II, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>3765/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Benipur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2022-2023</t>
+  </si>
+  <si>
+    <t>1810/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of RCC Elevated Reservoir (450 Cum) for Benipur water supply scheme of Bhagwangola-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>985/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>SHIBAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/3</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Allied work for the work of Augmentation of Benipur Piped water supply scheme to accommodate construction of OHR, Pump House, Boundary wall and service road, laying of design pipeline and providing FHTC (Fanctional Household Tap Connection) under Jal Jeevan Mission in Bhagwangola-II Block in Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2024-2025</t>
+  </si>
+  <si>
+    <t>928/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT BENIPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00469/2024-2025</t>
   </si>
   <si>
     <t>147/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00430/2024-2025</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Benipur ground water supply scheme in Bhagwabgola-II Block, Dist_Murshidabad under MEDB PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>1139/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Formal work order for Augmentation of Benipur Piped water supply scheme to accommodate construction of OHR, toilet, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Benipur ground water supply scheme in Bhagwabgola-II Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>327/BD-I</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>J.S. CONSTRUCTION</t>
-  </si>
-[...49 lines deleted...]
-    <t>07/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,629 +894,629 @@
         <v>2.92</v>
       </c>
       <c r="Q3" s="4">
         <v>2.92</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>25.87</v>
+        <v>472.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>66.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>36.06</v>
+        <v>25.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.24</v>
+        <v>18.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>35.66</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>11.24</v>
+        <v>8.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.25</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>39.95</v>
+        <v>36.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>472.43</v>
+        <v>28.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>66.33</v>
+        <v>27.78</v>
       </c>
       <c r="R9" s="4">
-        <v>14.04</v>
+        <v>96.49</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>122.8</v>
+        <v>11.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>18.01</v>
+        <v>11.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>35.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.54</v>
+        <v>39.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.39</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.25</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>28.79</v>
+        <v>122.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>27.78</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>96.49</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>777.84</v>