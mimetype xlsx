--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,111 +122,96 @@
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT SUNDARPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00244/2024-2025</t>
   </si>
   <si>
     <t>110/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Formal Work order for Augmentation of Sundarpur Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Sundarpur ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>3735/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>M/S JIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance work for the work of Augmentation of Sundarpur Piped water supply scheme to accommodate construction of Pump House ,Boundary Wall, Service Road and laying of distribution of pipeline under Jal Jeevan Mission within Bhagwangola -I Block of Murshidabad District under Berhampore Division -I PHE. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
-    <t>ORD/000161/2022-2023</t>
-[...8 lines deleted...]
-    <t>16/03/2025</t>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>1474/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
   </si>
   <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY</t>
-  </si>
-[...37 lines deleted...]
-    <t>05/11/2024</t>
   </si>
   <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Sundarpur ground water supply scheme in Bhagwabgola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>949/BD-I</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>M/S S. DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for SUNDARPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
@@ -726,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -964,626 +949,565 @@
         <v>7.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>397.04</v>
+        <v>22.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>44.62</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>22.36</v>
+        <v>89.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>89.63</v>
+        <v>122.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>122.8</v>
+        <v>2.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>2.68</v>
+        <v>1.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>1.81</v>
+        <v>18.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>38.8</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>18.01</v>
+        <v>29.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>29.77</v>
+        <v>8.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.02</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...27 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>337.69</v>
+      </c>
+      <c r="P13" s="8">
+        <v>57.75</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>17.1</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>