--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,65 @@
     <t>859/BD-I</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>07/10/2023</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Sundarpur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000303/2023-2024</t>
   </si>
   <si>
     <t>1071/BD-I</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>HAFIZUL SK</t>
+  </si>
+  <si>
+    <t>Formal Work order for Augmentation of Sundarpur Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>1447/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1442,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>8.51</v>
       </c>
       <c r="Q12" s="4">
         <v>8.35</v>
       </c>
       <c r="R12" s="4">
         <v>98.02</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P13" s="4">
+        <v>397.04</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>131.89</v>
+      </c>
+      <c r="R13" s="4">
+        <v>33.22</v>
+      </c>
+      <c r="S13" s="4">
+        <v>85</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>734.73</v>
+      </c>
+      <c r="P14" s="8">
+        <v>189.64</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>25.81</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>