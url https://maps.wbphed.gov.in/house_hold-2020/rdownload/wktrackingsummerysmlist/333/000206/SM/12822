--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -89,255 +89,255 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Sundarpur to Accommodate FHTC.</t>
   </si>
   <si>
     <t>SM/12822</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for SUNDARPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000881/2021-2022</t>
+  </si>
+  <si>
+    <t>265/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Formal Work order for Augmentation of Sundarpur Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>1447/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Sundarpur ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>3735/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>M/S JIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Sundarpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1807/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Allied work for the work of Augmentation of Sundarpur Piped water supply scheme to accommodate construction of OHR, pump house, boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission and Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2023-2024</t>
+  </si>
+  <si>
+    <t>859/BD-I</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Sundarpur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/BD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>HAFIZUL SK</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Sundarpur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000109/2022-2023</t>
+  </si>
+  <si>
+    <t>1439/BD-I</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>M/S RAMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Balance work for the work of Augmentation of Sundarpur Piped water supply scheme to accommodate construction of Pump House ,Boundary Wall, Service Road and laying of distribution of pipeline under Jal Jeevan Mission within Bhagwangola -I Block of Murshidabad District under Berhampore Division -I PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>1474/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/14</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT SUNDARPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00244/2024-2025</t>
   </si>
   <si>
     <t>110/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Sundarpur ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Sundarpur ground water supply scheme in Bhagwabgola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>949/BD-I</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>M/S S. DAS &amp; ENTERPRISE</t>
-  </si>
-[...106 lines deleted...]
-    <t>16/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,682 +864,682 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>34.78</v>
+        <v>2.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>7.33</v>
+        <v>397.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>131.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>22.36</v>
       </c>
       <c r="Q5" s="4">
         <v>9.98</v>
       </c>
       <c r="R5" s="4">
         <v>44.62</v>
       </c>
       <c r="S5" s="4">
         <v>7</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>18.01</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>6.99</v>
+      </c>
+      <c r="R6" s="4">
+        <v>38.8</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>122.8</v>
+        <v>29.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>2.68</v>
+        <v>8.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.68</v>
+        <v>8.35</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>98.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>1.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>18.01</v>
+        <v>89.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.99</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>38.8</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>29.77</v>
+        <v>34.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>29.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.51</v>
+        <v>7.33</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.35</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>98.02</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>397.04</v>
+        <v>122.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>131.89</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>33.22</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>734.73</v>