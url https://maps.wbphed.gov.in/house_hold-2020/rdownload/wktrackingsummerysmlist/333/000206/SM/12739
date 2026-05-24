--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -131,129 +131,129 @@
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/16</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Augmentation of FARIDPUR Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall,service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission in Bhagwangola-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Faridpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>44/BD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for FARIDPUR Water Supply Scheme of BHAGAWANGOLA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000886/2021-2022</t>
+  </si>
+  <si>
+    <t>269/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Foridpur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-II)</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>1411/BD-I</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>14/01/2023</t>
+  </si>
+  <si>
+    <t>S. K. ENTERPRISE, PROP-SANDIP GHOSH</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (350 Cum) of Ground Water Based Supply Scheme for Augmentation of Faridpur water supply scheme of Bhagwangola-II block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
-    <t>ORD/000140/2022-2023</t>
-[...68 lines deleted...]
-    <t>S. K. ENTERPRISE, PROP-SANDIP GHOSH</t>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>893/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SK CONSTRUCTION VILL-MAJDIA, P.O.-BERHAMPORE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,54 +805,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.07</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -901,291 +901,291 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>435.9</v>
+        <v>8.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>8.99</v>
+        <v>2.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.7</v>
+        <v>2.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.09</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>2.23</v>
+        <v>8.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.92</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>499.93</v>
+        <v>72.59</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>21.62</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>29.78</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>