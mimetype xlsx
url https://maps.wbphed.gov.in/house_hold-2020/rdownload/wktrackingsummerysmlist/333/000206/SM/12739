--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,183 +77,201 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Faridpur</t>
+  </si>
+  <si>
+    <t>SM/12739</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for FARIDPUR Water Supply Scheme of BHAGAWANGOLA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000886/2021-2022</t>
+  </si>
+  <si>
+    <t>269/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of FARIDPUR Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall,service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission in Bhagwangola-II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>1450/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>BIJOY CHOWDHURY</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Faridpur</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of Faridpur ground water based water supply scheme under Block- Bhagawangola-II, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>4333/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Faridpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>44/BD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Foridpur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-II)</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>1411/BD-I</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>14/01/2023</t>
+  </si>
+  <si>
+    <t>S. K. ENTERPRISE, PROP-SANDIP GHOSH</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (350 Cum) of Ground Water Based Supply Scheme for Augmentation of Faridpur water supply scheme of Bhagwangola-II block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2024-2025</t>
+  </si>
+  <si>
+    <t>893/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SK CONSTRUCTION VILL-MAJDIA, P.O.-BERHAMPORE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/16</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...79 lines deleted...]
-    <t>SK CONSTRUCTION VILL-MAJDIA, P.O.-BERHAMPORE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -802,403 +820,464 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.41</v>
+        <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.48</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>83.07</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>38.7</v>
+        <v>435.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>224.38</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.99</v>
+        <v>11.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.07</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>2.7</v>
+        <v>8.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>2.23</v>
       </c>
       <c r="Q7" s="4">
         <v>1.41</v>
       </c>
       <c r="R7" s="4">
         <v>63.09</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>8.56</v>
       </c>
       <c r="Q8" s="4">
         <v>8.04</v>
       </c>
       <c r="R8" s="4">
         <v>93.92</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P9" s="4">
+        <v>38.7</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>508.49</v>
+      </c>
+      <c r="P10" s="8">
+        <v>246</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>48.38</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>