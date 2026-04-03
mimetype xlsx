--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,137 +77,95 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Telia to Accommodate FHTC.</t>
+  </si>
+  <si>
+    <t>SM/12588</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000066/2023-2024</t>
+  </si>
+  <si>
+    <t>196/BD-I/13</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Telia to Accommodate FHTC.</t>
-[...49 lines deleted...]
-  <si>
     <t>Telia Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01455/2023-2024</t>
   </si>
   <si>
     <t>348/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Telia ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Formal work order for Augmentation of Telia Piped water supply scheme to accommodate construction of OHR, toilet ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000134/2022-2023</t>
   </si>
   <si>
     <t>1446/BD-I</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Allied work for construction of Cast-in-situ Pile (grade M30) (Shaft Length 25 Mtr.) to accommodate construction of OHR, pump house, boundary wall and road restoration of Augmentation of TELIA Piped water supply scheme under Jal Jeevan Mission and Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
@@ -240,50 +198,86 @@
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
   </si>
   <si>
     <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Telia ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
   </si>
   <si>
     <t>ORD/000105/2022-2023</t>
   </si>
   <si>
     <t>1360/BD-I</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>PRAVAT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (250 Cum) for Telia Water Supply Scheme of Bhagwangola-I block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000302/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/BD-I</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>M/S S.R.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Telia Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000392/2023-2024</t>
+  </si>
+  <si>
+    <t>157/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,526 +804,526 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>11.45</v>
+        <v>8.05</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8.05</v>
+        <v>4.3</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.3</v>
+        <v>338.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>39.98</v>
+        <v>50.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>338.52</v>
+        <v>2.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>50.58</v>
+        <v>2.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.63</v>
+        <v>6.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.41</v>
+        <v>9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>457.91</v>
+        <v>422.04</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>