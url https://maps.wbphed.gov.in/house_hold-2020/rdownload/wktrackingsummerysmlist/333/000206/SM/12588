--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -943,54 +943,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>338.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>134.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.84</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1065,54 +1065,54 @@
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>6.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.25</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1248,88 +1248,88 @@
       <c r="I10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>46.96</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>422.04</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>147.7</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>