--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,92 @@
     <t>21/11/2023</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>M/S S.R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Telia Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2023-2024</t>
   </si>
   <si>
     <t>157/BD-I</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Telia ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>1137/MEDB</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of TELIA ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>3736/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>M/S K.P. PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1262,87 +1304,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>9</v>
       </c>
       <c r="Q10" s="4">
         <v>4.23</v>
       </c>
       <c r="R10" s="4">
         <v>46.96</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>39.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.45</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>9.52</v>
+      </c>
+      <c r="R12" s="4">
+        <v>83.09</v>
+      </c>
+      <c r="S12" s="4">
+        <v>10</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>473.47</v>
+      </c>
+      <c r="P13" s="8">
+        <v>157.22</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>33.21</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>