--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,50 +209,53 @@
   <si>
     <t>DAS TRADING CO</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Ground Water Based Piped Water Supply Scheme for Gobra to Accommodate FHTC, Block Bhagwangola-I of Murshidabad District under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2024-2025</t>
   </si>
   <si>
     <t>329/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after successful completion of 3 (Three) months Trial Run of "Augmentation of Gobra ground water supply scheme in Bhagwabgola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>286/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of Existing AIRP (Modified Sujapur Sadipur Model, Capacity 30.00 cum/hr) including required allied works of GOBRA PWSS under Jal Jeevan Mission within Bhagwangola-I interconnection with Augmentation under Berhampore Division-I, P.H.E. Dte. In the districtof Murshidabad..</t>
   </si>
   <si>
     <t>ORD/000053/2025-2026</t>
   </si>
   <si>
     <t>762/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
@@ -261,50 +264,83 @@
     <t>21/06/2025</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE-GOPEJAN (NATHPARA)</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for GOBRA Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000882/2021-2022</t>
   </si>
   <si>
     <t>266/ BD-I</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) for Gobra water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>1010/BD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gobra Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2023-2024</t>
+  </si>
+  <si>
+    <t>159/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>83.14</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1092,54 +1128,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>315.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.72</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>5.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>21</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1192,241 +1228,365 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>122.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>9.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>2.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.43</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>534.56</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>