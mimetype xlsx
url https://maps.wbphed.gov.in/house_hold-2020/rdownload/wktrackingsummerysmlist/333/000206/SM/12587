--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1067,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.14</v>
       </c>
       <c r="S6" s="4">
         <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>315.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>5.31</v>
       </c>
       <c r="S7" s="4">
         <v>21</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1370,54 +1370,54 @@
       <c r="I11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>2.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.43</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1431,54 @@
       <c r="I12" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>6.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.42</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.83</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1526,54 +1526,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>534.56</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>35.27</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>