--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,258 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Gobra to Accommodate FHTC.</t>
   </si>
   <si>
     <t>SM/12587</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for GOBRA Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000882/2021-2022</t>
+  </si>
+  <si>
+    <t>266/ BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of GOBRA ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>3730/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of GOBRA Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road,laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000194/2023-2024</t>
+  </si>
+  <si>
+    <t>745/BD-I</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) for Gobra water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>1010/BD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE-GOPEJAN (NATHPARA)</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gobra Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000393/2023-2024</t>
+  </si>
+  <si>
+    <t>159/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/12</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Gobra Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01456/2023-2024</t>
   </si>
   <si>
     <t>349/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Gobra ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>1136/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE (MALDA)</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of GOBRA ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Ground Water Based Piped Water Supply Scheme for Gobra to Accommodate FHTC, Block Bhagwangola-I of Murshidabad District under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2024-2025</t>
   </si>
   <si>
     <t>329/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after successful completion of 3 (Three) months Trial Run of "Augmentation of Gobra ground water supply scheme in Bhagwabgola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-30.00 Cum/Hr.)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>286/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of Existing AIRP (Modified Sujapur Sadipur Model, Capacity 30.00 cum/hr) including required allied works of GOBRA PWSS under Jal Jeevan Mission within Bhagwangola-I interconnection with Augmentation under Berhampore Division-I, P.H.E. Dte. In the districtof Murshidabad..</t>
   </si>
   <si>
     <t>ORD/000053/2025-2026</t>
   </si>
   <si>
     <t>762/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,682 +867,682 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.11</v>
+        <v>2.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.43</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.07</v>
+        <v>11.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.14</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>39.59</v>
+        <v>315.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>5.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>11.46</v>
+        <v>6.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.53</v>
+        <v>6.42</v>
       </c>
       <c r="R6" s="4">
-        <v>83.14</v>
+        <v>95.83</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>315.08</v>
+        <v>9</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.72</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>5.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>11.36</v>
+        <v>3.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>122.8</v>
+        <v>3.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>9.68</v>
+        <v>39.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>2.71</v>
+        <v>11.36</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.43</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>6.7</v>
+        <v>122.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.42</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>95.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>9</v>
+        <v>9.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>534.56</v>