--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,129 +203,168 @@
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Formal Work order for Augmentation of PASCHIM RAMPUR Piped water supply scheme to accommodate construction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000160/2022-2023</t>
   </si>
   <si>
     <t>1453/BD-I</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>17/01/2024</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>NILKAMAL BASAK</t>
   </si>
   <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PASCHIMRAMPUR PWSS (TW-III Site) within BHAGWANGOLA-I Block under JAL JEEVAN MISSION in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte. (01 No TW)</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>776/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Paschim Rampur ground water supply scheme in Bhagwangola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-90.00 Cum/Hr.)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>614/BD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for PASCHIM RAMPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000876/2021-2022</t>
+  </si>
+  <si>
+    <t>260/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Paschim Rampur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>59/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SAIF TRADERS</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Rampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>124/BD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>11/06/2023</t>
+    <t>30/06/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
-    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PASCHIMRAMPUR PWSS (TW-III Site) within BHAGWANGOLA-I Block under JAL JEEVAN MISSION in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte. (01 No TW)</t>
-[...53 lines deleted...]
-    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Paschim Rampur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2023-2024</t>
+  </si>
+  <si>
+    <t>996/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>B.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.27</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>253.7</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>22.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>85.38</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>8</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +1038,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>267.78</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1184,335 +1223,457 @@
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>398.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>17.74</v>
+        <v>9</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>41.47</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9</v>
+        <v>207.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>207.69</v>
+        <v>2.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>2.82</v>
+        <v>2.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.82</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P13" s="4">
+        <v>17.74</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>50</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P14" s="4">
+        <v>8.53</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>761.52</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>