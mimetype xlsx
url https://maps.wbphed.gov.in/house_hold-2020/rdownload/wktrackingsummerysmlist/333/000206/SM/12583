--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,153 +185,135 @@
   <si>
     <t>196/BD-I/15</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Paschim Rampur ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte. "</t>
   </si>
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>1134/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
-    <t>Formal Work order for Augmentation of PASCHIM RAMPUR Piped water supply scheme to accommodate construction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PASCHIMRAMPUR PWSS (TW-III Site) within BHAGWANGOLA-I Block under JAL JEEVAN MISSION in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte. (01 No TW)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>776/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Paschim Rampur ground water supply scheme in Bhagwangola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-90.00 Cum/Hr.)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>614/BD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for PASCHIM RAMPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000876/2021-2022</t>
+  </si>
+  <si>
+    <t>260/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Paschim Rampur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>59/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SAIF TRADERS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Rampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
+  </si>
+  <si>
     <t>Junior Engineer-I</t>
-  </si>
-[...94 lines deleted...]
-    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Rampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>124/BD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Paschim Rampur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000279/2023-2024</t>
   </si>
   <si>
     <t>996/BD-I</t>
   </si>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>253.7</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +959,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>22.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.38</v>
       </c>
       <c r="S4" s="4">
         <v>8</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>0.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>267.78</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1195,197 +1177,197 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>398.64</v>
+        <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>9</v>
+        <v>207.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>207.69</v>
+        <v>2.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1393,57 +1375,57 @@
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>2.82</v>
+        <v>2.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1454,226 +1436,165 @@
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>2.05</v>
+        <v>17.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>41.47</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>17.74</v>
+        <v>8.53</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>362.88</v>
+      </c>
+      <c r="P14" s="8">
+        <v>42.84</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>11.81</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>