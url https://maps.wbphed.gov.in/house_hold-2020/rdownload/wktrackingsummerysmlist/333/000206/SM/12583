--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>12/05/2023</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Paschim Rampur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000279/2023-2024</t>
   </si>
   <si>
     <t>996/BD-I</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>B.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work order for Augmentation of PASCHIM RAMPUR Piped water supply scheme to accommodate construction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>1453/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1514,87 +1532,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
         <v>8.53</v>
       </c>
       <c r="Q13" s="4">
         <v>8.47</v>
       </c>
       <c r="R13" s="4">
         <v>99.32</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P14" s="4">
+        <v>398.64</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>20</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>761.52</v>
+      </c>
+      <c r="P15" s="8">
+        <v>42.84</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>5.63</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>