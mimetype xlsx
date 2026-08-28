--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,62 +77,110 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Paschim Rampur</t>
+  </si>
+  <si>
+    <t>SM/12583</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for PASCHIM RAMPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000876/2021-2022</t>
+  </si>
+  <si>
+    <t>260/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Formal Work order for Augmentation of PASCHIM RAMPUR Piped water supply scheme to accommodate construction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>1453/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Paschim Rampur</t>
-[...7 lines deleted...]
-  <si>
     <t>Hiring of Diesel driven Bolero/Equivalent four wheeler car for the official use of the Executive Engineer under Office of the Executive Engineer, Mechanical/electrical Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I</t>
   </si>
   <si>
     <t>Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000693/2022-2023</t>
   </si>
   <si>
     <t>658/AE/MEDB</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II of PASCHIM RAMPUR ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
@@ -152,219 +200,171 @@
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING CO</t>
   </si>
   <si>
     <t>Continuation Order Hiring of Diesel driven Bolero/Equivalent four wheeler car for the official use of the Assistant Engineer-I under Office of the Executive Engineer, Mechanical/electrical Division, PHE Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000758/2022-2023</t>
   </si>
   <si>
     <t>237/MEDB</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Rampur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>124/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Paschim Rampur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>59/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SAIF TRADERS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (350 Cum) for Paschim Rampur water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000279/2023-2024</t>
+  </si>
+  <si>
+    <t>996/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>B.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/15</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Paschim Rampur ground water supply scheme in Bhagwabgola-I Block Dist_Murshidabad under MEDB PHE Dte. "</t>
   </si>
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>1134/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PASCHIMRAMPUR PWSS (TW-III Site) within BHAGWANGOLA-I Block under JAL JEEVAN MISSION in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte. (01 No TW)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000063/2025-2026</t>
   </si>
   <si>
     <t>776/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Planning, Design, Investigation, Construction, Erection, Installation, Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code manual on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) ALONG WITH 3 (Three) years operation &amp; Maintenance after succesful completion of 3 (Three) months Trial Run of "Augmentation of Paschim Rampur ground water supply scheme in Bhagwangola-I Block, under Berhampore Division-I, P.H.E. Dte. (Capacity-90.00 Cum/Hr.)</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>614/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
-  </si>
-[...97 lines deleted...]
-    <t>NILKAMAL BASAK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,723 +913,725 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.9</v>
+        <v>2.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.27</v>
+        <v>2.82</v>
       </c>
       <c r="R3" s="4">
-        <v>253.7</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.4</v>
+        <v>398.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>19.13</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>85.38</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.77</v>
+        <v>2.27</v>
       </c>
       <c r="R5" s="4">
-        <v>267.78</v>
+        <v>253.7</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>41.52</v>
+        <v>22.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>49.94</v>
+        <v>0.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>267.78</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>9</v>
+        <v>17.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>41.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>207.69</v>
+        <v>2.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>2.82</v>
+        <v>8.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.82</v>
+        <v>8.47</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>99.32</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>2.05</v>
+        <v>41.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.01</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.4</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>17.74</v>
+        <v>49.94</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>41.47</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>8.53</v>
+        <v>9</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.47</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.32</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>398.64</v>
+        <v>207.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>761.52</v>