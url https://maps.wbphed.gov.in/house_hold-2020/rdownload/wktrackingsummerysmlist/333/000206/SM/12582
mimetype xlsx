--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Formal Work order for Augmentation of KASBA BAHADURPUR Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>1454/BD-I</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>DECON INDIA</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Kasba Bahadurpur ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>3732/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>26/05/2027</t>
   </si>
@@ -222,50 +222,65 @@
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KASBA BAHADURPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000875/2021-2022</t>
   </si>
   <si>
     <t>259/BD-I</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Allied work for the work of Augmentation of KASBA BAHADURPUR Piped water supply scheme to accommodate Bored Cast-in-situ_M30_grade 450 mm.R.C.C pile for construction of OHR, Pump House, Boundary Wall, Service Road and laying of distribution pipeline under Jal Jeevan Mission within Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>1470/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1187,87 +1202,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>2.96</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P10" s="4">
+        <v>96.16</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>75</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>662.05</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>