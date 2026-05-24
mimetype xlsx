--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>259/BD-I</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
   </si>
   <si>
     <t>Allied work for the work of Augmentation of KASBA BAHADURPUR Piped water supply scheme to accommodate Bored Cast-in-situ_M30_grade 450 mm.R.C.C pile for construction of OHR, Pump House, Boundary Wall, Service Road and laying of distribution pipeline under Jal Jeevan Mission within Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1470/BD-I</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>Improvement of R.C.C Elevated Reservoir (350 Cum) of Ground Water Based Supply Scheme for Augmentation of Kasba Bahadurpur water supply scheme of Bhagwangola-I block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>894/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>DEBOJYOTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>444.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>216.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.85</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1084,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>2.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1127,54 +1145,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>17.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.51</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1188,54 +1206,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>2.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,87 +1281,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P10" s="4">
         <v>96.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.26</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>670.31</v>
+      </c>
+      <c r="P12" s="8">
+        <v>236.29</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35.25</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>