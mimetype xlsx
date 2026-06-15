--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,62 @@
     <t>1470/BD-I</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>Improvement of R.C.C Elevated Reservoir (350 Cum) of Ground Water Based Supply Scheme for Augmentation of Kasba Bahadurpur water supply scheme of Bhagwangola-I block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>894/BD-I</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>DEBOJYOTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT KASBA BAHADURPUR PH-I</t>
+  </si>
+  <si>
+    <t>BILL/00670/2024-2025</t>
+  </si>
+  <si>
+    <t>210/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1342,87 +1354,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>8.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.46</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>675.77</v>
+      </c>
+      <c r="P13" s="8">
+        <v>236.29</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.97</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>