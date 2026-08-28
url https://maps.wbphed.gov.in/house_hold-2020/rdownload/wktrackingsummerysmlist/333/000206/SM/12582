--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Kasba Bahadurpur</t>
   </si>
   <si>
     <t>SM/12582</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Kasba Bahadurpur ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000108/2022-2023</t>
+  </si>
+  <si>
+    <t>1361/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>KAKALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KASBA BAHADURPUR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000875/2021-2022</t>
+  </si>
+  <si>
+    <t>259/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Formal Work order for Augmentation of KASBA BAHADURPUR Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000162/2022-2023</t>
+  </si>
+  <si>
+    <t>1454/BD-I</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under Kasba Bahadurpur ground water based water supply scheme under Block_ Bhagwangola-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>3732/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>26/05/2027</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (BAGUIHATI)</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kasba Bahadurpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte. (2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2022-2023</t>
+  </si>
+  <si>
+    <t>1809/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Improvement of R.C.C Elevated Reservoir (350 Cum) of Ground Water Based Supply Scheme for Augmentation of Kasba Bahadurpur water supply scheme of Bhagwangola-I block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2024-2025</t>
+  </si>
+  <si>
+    <t>894/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>DEBOJYOTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Allied work for the work of Augmentation of KASBA BAHADURPUR Piped water supply scheme to accommodate Bored Cast-in-situ_M30_grade 450 mm.R.C.C pile for construction of OHR, Pump House, Boundary Wall, Service Road and laying of distribution pipeline under Jal Jeevan Mission within Bhagwangola-I Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>1470/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/11</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT KASBA BAHADURPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00664/2024-2025</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...136 lines deleted...]
-    <t>DEBOJYOTI CONSTRUCTION</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KASBA BAHADURPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00670/2024-2025</t>
   </si>
   <si>
     <t>210/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -837,605 +837,605 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>70.91</v>
+        <v>2.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.46</v>
+        <v>2.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>444.11</v>
       </c>
       <c r="Q5" s="4">
         <v>216.93</v>
       </c>
       <c r="R5" s="4">
         <v>48.85</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>22.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>8</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>2.41</v>
+        <v>17.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.66</v>
+        <v>14.75</v>
       </c>
       <c r="R7" s="4">
-        <v>68.86</v>
+        <v>83.51</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>17.66</v>
+        <v>8.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.75</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>83.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>2.96</v>
+        <v>96.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>96.16</v>
+        <v>70.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>8.26</v>
+        <v>5.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>5.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>