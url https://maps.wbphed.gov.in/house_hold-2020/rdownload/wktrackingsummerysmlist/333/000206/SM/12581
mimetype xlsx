--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,71 @@
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
   </si>
   <si>
     <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Digha ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
   </si>
   <si>
     <t>ORD/000107/2022-2023</t>
   </si>
   <si>
     <t>1364/BD-I</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>SELIM SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Digha Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>160/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,54 +944,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>255.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>27.9</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>10.91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1064,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>2.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.43</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1104,101 +1125,162 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>2.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>76.05</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>308.88</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>