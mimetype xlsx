--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>20/01/2023</t>
   </si>
   <si>
     <t>SELIM SARKAR</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Digha Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>160/BD-I</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Improvement of R.C.C Elevaced Reservoir (225 Cum) of Ground Water Based Supply Scheme for Augmentation of Digha Water Supply Scheme under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>895/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>K.B CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -944,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>255.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>27.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>10.91</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1064,54 +1082,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>2.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1125,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>2.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>76.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1186,101 +1204,162 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>315.58</v>
+      </c>
+      <c r="P11" s="8">
+        <v>39.8</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>12.61</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>