--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,222 +77,222 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Digha</t>
+  </si>
+  <si>
+    <t>SM/12581</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for DIGHA Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000878/2021-2022</t>
+  </si>
+  <si>
+    <t>262/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Digha ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>ORD/000107/2022-2023</t>
+  </si>
+  <si>
+    <t>1364/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>SELIM SARKAR</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of DIGHA Piped water supply scheme to accommodate contruction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000135/2022-2023</t>
+  </si>
+  <si>
+    <t>1822/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Digha</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of DIGHA ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>3729/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>SURAKSHA</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Digha Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000394/2023-2024</t>
+  </si>
+  <si>
+    <t>160/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Improvement of R.C.C Elevaced Reservoir (225 Cum) of Ground Water Based Supply Scheme for Augmentation of Digha Water Supply Scheme under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2024-2025</t>
+  </si>
+  <si>
+    <t>895/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>K.B CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/9</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Augmentation of DIGHA Piped water supply scheme to accommodate contruction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of Existing AIRP (Modified Sujapur Sadipur Model, Capacity 30.00 cum/hr) including required allied works of DIGHA PWSS under Jal Jeevan Mission within Bhagwangola-I inconnection with Augmentation under Berhampore Division-I , P.H.E. Dte. In the districtof Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000048/2025-2026</t>
   </si>
   <si>
     <t>755/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>DEBASISH SARKAR</t>
-  </si>
-[...76 lines deleted...]
-    <t>K.B CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,481 +841,481 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.18</v>
+        <v>2.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.75</v>
+        <v>2.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>255.85</v>
       </c>
       <c r="Q5" s="4">
         <v>27.9</v>
       </c>
       <c r="R5" s="4">
         <v>10.91</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>24.4</v>
+        <v>11.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.43</v>
+        <v>9</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.43</v>
+        <v>7.74</v>
       </c>
       <c r="R7" s="4">
+        <v>85.96</v>
+      </c>
+      <c r="S7" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>2.27</v>
+        <v>6.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>76.05</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>9</v>
+        <v>3.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.74</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>85.96</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>6.7</v>
+        <v>24.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>315.58</v>