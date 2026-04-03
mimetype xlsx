--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
   </si>
   <si>
     <t>Repair and renovation of existing Pump House (Head work/2nd/3rd site) and Allied Works for Dakshin Hanumantanagar ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>1359/BD-I</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (450 Cum) forDakshinHanumantanagar water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>1028/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>SANTANU BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1044,87 +1062,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>3.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>72</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.48</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>608.24</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>