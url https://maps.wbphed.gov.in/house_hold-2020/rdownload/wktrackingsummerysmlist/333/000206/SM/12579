--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.1</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -987,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>2.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>3.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.53</v>
       </c>
       <c r="S7" s="4">
         <v>72</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1143,54 +1143,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>608.24</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>14.26</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>