--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,89 @@
     <t>21/12/2022</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>PRANAB KUMAR GHOSH</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of OHR (450 Cum) forDakshinHanumantanagar water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000259/2023-2024</t>
   </si>
   <si>
     <t>1028/BD-I</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>SANTANU BISWAS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Dakshin Hanumantanagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>896/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SAMAR MUKHERJEE</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT DAKSHIN HANUMANTANAGAR PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01197/2024-2025</t>
+  </si>
+  <si>
+    <t>291/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/01193/2024-2025</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,70 +684,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1123,87 +1162,260 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>9.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.01</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>7.03</v>
+      </c>
+      <c r="R9" s="4">
+        <v>78.07</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>626.81</v>
+      </c>
+      <c r="P12" s="8">
+        <v>21.29</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.4</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>