--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,204 +77,204 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dakshin Hanumantanagar</t>
+  </si>
+  <si>
+    <t>SM/12579</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for DAKSHIN HANUMANTANAGAR Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000877/2021-2022</t>
+  </si>
+  <si>
+    <t>261/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd/3rd site) and Allied Works for Dakshin Hanumantanagar ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000102/2022-2023</t>
+  </si>
+  <si>
+    <t>1359/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Augmentation of DAKSHIN HANUMANTANAGAR Piped water supply scheme to accommodate construction of OHR ,pump house ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000193/2023-2024</t>
+  </si>
+  <si>
+    <t>744/BD-I</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>M/S SINHA &amp; SONS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Dakshin Hanumantanagar</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of DAKSHIN HANUMANTNAGAR ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000818/2023-2024</t>
   </si>
   <si>
     <t>3767/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Repair And Renovation Works Of OHR (450 Cum) forDakshinHanumantanagar water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>1028/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>SANTANU BISWAS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Dakshin Hanumantanagar Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>896/BD-I</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SAMAR MUKHERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/10</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...100 lines deleted...]
-    <t>SAMAR MUKHERJEE</t>
   </si>
   <si>
     <t>NEW CONNECTION AT DAKSHIN HANUMANTANAGAR PH-II</t>
   </si>
   <si>
     <t>BILL/01197/2024-2025</t>
   </si>
   <si>
     <t>291/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/01193/2024-2025</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -844,438 +844,438 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.19</v>
+        <v>2.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.3</v>
+        <v>2.77</v>
       </c>
       <c r="R3" s="4">
-        <v>83.1</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>102.96</v>
+        <v>3.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>478.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>2.77</v>
+        <v>11.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.77</v>
+        <v>9.3</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>83.1</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.8</v>
+        <v>9.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>57.53</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>9.48</v>
+        <v>9.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.07</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>9.01</v>
+        <v>102.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.07</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1288,51 +1288,51 @@
         <v>4.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>