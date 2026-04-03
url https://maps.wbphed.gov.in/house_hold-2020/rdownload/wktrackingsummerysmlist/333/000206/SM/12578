--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,89 @@
     <t>08/03/2022</t>
   </si>
   <si>
     <t>18/03/2022</t>
   </si>
   <si>
     <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
   </si>
   <si>
     <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Bhundar Kismat ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
   </si>
   <si>
     <t>ORD/000106/2022-2023</t>
   </si>
   <si>
     <t>1362/BD-I</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>GHOSH BUILDERS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) forBhundarKismat water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>1162/BD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDRA MOHAN SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhundar Kismat Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>161/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1113,87 +1152,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>2.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.56</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>312.37</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>