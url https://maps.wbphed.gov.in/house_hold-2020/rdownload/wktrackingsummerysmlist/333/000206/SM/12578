--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -841,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.1</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,54 +1016,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>222.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>186.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.8</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1077,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>2.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1294,54 +1294,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>312.37</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>198.55</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>63.56</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>