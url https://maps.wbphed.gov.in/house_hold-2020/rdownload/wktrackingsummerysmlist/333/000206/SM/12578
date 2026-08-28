--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,219 +77,219 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhundar Kismat</t>
+  </si>
+  <si>
+    <t>SM/12578</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BHUNDAR KISMAT Water Supply Scheme of BHAGAWANGOLA-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000885/2021-2022</t>
+  </si>
+  <si>
+    <t>268/BD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>CIVIL &amp; ENVIRONMENTAL ENGINEERING DESIGN SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Bhundar Kismat ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Bhagwangola-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000106/2022-2023</t>
+  </si>
+  <si>
+    <t>1362/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>GHOSH BUILDERS</t>
+  </si>
+  <si>
+    <t>Augmentation of Bhundar kismat Piped water supply scheme to accommodate construction of pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Bhagwangola-I Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2022-2023</t>
+  </si>
+  <si>
+    <t>1617/BD-I</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>DHIRENDRA NATH MONDAL</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bhundar Kismat</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I of BUNDHAR KISMAT ground water based water supply scheme under Block- Bhagawangola-I, Dist. Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000816/2023-2024</t>
   </si>
   <si>
     <t>3766/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>GANGULI ELECTRICAL CO.</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Repair And Renovation Works Of OHR (250 Cum) forBhundarKismat water supply scheme of Bhagwangola-I block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>1162/BD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDRA MOHAN SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bhundar Kismat Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000395/2023-2024</t>
+  </si>
+  <si>
+    <t>161/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/6</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>BHUNDAR KISMAT PWSS</t>
   </si>
   <si>
     <t>BILL/01451/2023-2024</t>
   </si>
   <si>
     <t>350/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...100 lines deleted...]
-    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -838,479 +838,479 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.19</v>
+        <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.3</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>83.1</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>48.07</v>
+        <v>2.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.83</v>
+        <v>222.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>186.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.8</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>222.61</v>
+        <v>11.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>186.56</v>
+        <v>9.3</v>
       </c>
       <c r="R6" s="4">
-        <v>83.8</v>
+        <v>83.1</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>2.7</v>
+        <v>8.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>2.41</v>
+        <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>8.56</v>
+        <v>48.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>9</v>
+        <v>7.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>312.37</v>