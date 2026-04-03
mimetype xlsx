--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,65 +372,50 @@
     <t>02/05/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Monthly hire basis for official use for the Office of the Assistant Engineer-I,BD-I,PHE Dte. [Period for 03.07.2024 to 30.06.2025].</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000040/2024-2025</t>
   </si>
   <si>
     <t>1047/BD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>AMAN CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>31/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2135,150 +2120,87 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P22" s="4">
         <v>1.81</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>45</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="3">
-[...20 lines deleted...]
-      <c r="H23" s="13" t="s">
+      <c r="A23" s="7" t="s">
         <v>120</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>36966.36</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>