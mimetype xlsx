--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,108 +296,69 @@
   <si>
     <t>BILL/00066/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-63</t>
   </si>
   <si>
     <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION JIBANTI HALT-KHAGRAGHAT AT KM 160/13-15 IN KATWA-AZIMGANJ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY.</t>
   </si>
   <si>
     <t>BILL/00155/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-116</t>
   </si>
   <si>
     <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION JIBANTI HALT-KHAGRAGHAT AT KM 162/32-34 &amp; 162/33-35 IN KWAE-AZ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY.</t>
   </si>
   <si>
     <t>BILL/00154/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-115</t>
   </si>
   <si>
-    <t>Formal work order for Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and completion in all respect of all Civil, Electrical and Mechanical works like Raw Water Intake, WTP, Raw Water Rising Main, Clear Water Rising Main (CWR at WTP to different OHR sites), OHR, Chlorine cum Switch Room, Boundary Wall etc. including all allied related and enabling works for surface water based piped water supply scheme for entire NABAGRAM Block, Part of Berhampore &amp; Murshidabad-Jiaganj Blocks of District Murshidabad followed by 6(Six) months of Trial Run and subsequent Operation &amp; Maintenance of 5(Five) years.</t>
+    <t>Supply, delivery, installation &amp; commissioning of Substation Equipments and other Accessories at Water Treatment Plant under Nabagram Surface Water Based W/S Scheme under MEDB, P.H.E. Dte., Dist. Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000980/2023-2024</t>
+  </si>
+  <si>
+    <t>3862/MEDB</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Monthly hire basis for official use for the Office of the Assistant Engineer-I,BD-I,PHE Dte. [Period for 03.07.2024 to 30.06.2025].</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
-  </si>
-[...52 lines deleted...]
-    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Monthly hire basis for official use for the Office of the Assistant Engineer-I,BD-I,PHE Dte. [Period for 03.07.2024 to 30.06.2025].</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000040/2024-2025</t>
   </si>
   <si>
     <t>1047/BD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>AMAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -804,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1264,54 +1225,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>258.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>141.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.59</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1878,329 +1839,203 @@
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I19" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>15290.9</v>
+        <v>391.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>12076.79</v>
+        <v>1.81</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>237.12</v>
       </c>
       <c r="S20" s="4">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>9598.67</v>
+      </c>
+      <c r="P21" s="8">
+        <v>145.68</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>1.52</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>