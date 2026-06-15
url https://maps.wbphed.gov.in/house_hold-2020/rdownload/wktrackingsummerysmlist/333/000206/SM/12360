--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,167 @@
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Monthly hire basis for official use for the Office of the Assistant Engineer-I,BD-I,PHE Dte. [Period for 03.07.2024 to 30.06.2025].</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000040/2024-2025</t>
   </si>
   <si>
     <t>1047/BD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>AMAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GARSHYAMA OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01784/2024-2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT CHANAK OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01778/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GRAMDIGHI OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01777/2024-2025</t>
+  </si>
+  <si>
+    <t>safety checking of 2 (Two) nos over Head Reservoir under 1). Nabagram Ground water supply scheme, 2). Panchgram Ground water supply scheme, in Block Nabagram of Murshidabad District under P.H.Engineering Department Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>BILL/00442/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-266</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>SRCC NIT DURGAPUR</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT RAJDHARPUR OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01776/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT BURARDANGA OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01781/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT AMIRABAD OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01779/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT JARULIA OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01782/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT BICHHUTI OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01780/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT MEHENDIPUR OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01775/2024-2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT KHOSBAG OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01783/2024-2025</t>
+  </si>
+  <si>
+    <t>Formal work order for Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and completion in all respect of all Civil, Electrical and Mechanical works like Raw Water Intake, WTP, Raw Water Rising Main, Clear Water Rising Main (CWR at WTP to different OHR sites), OHR, Chlorine cum Switch Room, Boundary Wall etc. including all allied related and enabling works for surface water based piped water supply scheme for entire NABAGRAM Block, Part of Berhampore &amp; Murshidabad-Jiaganj Blocks of District Murshidabad followed by 6(Six) months of Trial Run and subsequent Operation &amp; Maintenance of 5(Five) years.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>1802/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PVIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>SUPPLY, CARRIAGE , LAYING AND COMMISSIONING OF DISTRIBUTION PIPE NETWORK INCLUDING PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) AND PIPED WATER SUPPLY ARRANGEMENT FOR DIFFERENT SCHOOL ,SSK, MSK ETC.OF DIFFERENT DISTRIBUTION ZONES OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR ENTIRE NABAGRAM BLOCK AND PART OF BERHAMPUR AND MURSHIDABAD - JIAGANJ BLOCK OF MURSHIDABAD DISTRICT UNDER BERHAMPORE DIVISION-I, PHE Dte. IN CONNECTION WITH JJM.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>983/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>26/01/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +882,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1955,87 +2072,842 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P20" s="4">
         <v>1.81</v>
       </c>
       <c r="Q20" s="4">
         <v>4.3</v>
       </c>
       <c r="R20" s="4">
         <v>237.12</v>
       </c>
       <c r="S20" s="4">
         <v>45</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P21" s="4">
+        <v>3.67</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P22" s="4">
+        <v>8.09</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P23" s="4">
+        <v>5.64</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P24" s="4">
+        <v>0.71</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P25" s="4">
+        <v>9.09</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P26" s="4">
+        <v>4.54</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P27" s="4">
+        <v>3.09</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P28" s="4">
+        <v>4.29</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L29" s="4"/>
+      <c r="M29" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.12</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P30" s="4">
+        <v>3.86</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P31" s="4">
+        <v>5.96</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P32" s="4">
+        <v>15290.9</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>7669.51</v>
+      </c>
+      <c r="R32" s="4">
+        <v>50.16</v>
+      </c>
+      <c r="S32" s="4">
+        <v>70</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P33" s="4">
+        <v>12076.79</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>3575.71</v>
+      </c>
+      <c r="R33" s="4">
+        <v>29.61</v>
+      </c>
+      <c r="S33" s="4">
+        <v>40</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>37018.43</v>
+      </c>
+      <c r="P34" s="8">
+        <v>11390.89</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>30.77</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>