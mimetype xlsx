--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,293 +92,332 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore,Murshidabad Jiaganj,Nabagram</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR ENTIRE NABAGRAM BLOCK AND PART OF BERHAMPORE &amp; MURSHIDABAD-JIAGANJ BLOCKS OF DISTRICT MURSHIDABAD</t>
   </si>
   <si>
     <t>SM/12360</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and completion in all respect of all Civil, Electrical and Mechanical works like Raw Water Intake, WTP, Raw Water Rising Main, Clear Water Rising Main (CWR at WTP to different OHR sites), OHR, Chlorine cum Switch Room, Boundary Wall etc. including all allied related and enabling works for surface water based piped water supply scheme for entire NABAGRAM Block, Part of Berhampore &amp; Murshidabad-Jiaganj Blocks of District Murshidabad followed by 6(Six) months of Trial Run and subsequent Operation &amp; Maintenance of 5(Five) years.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>1802/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>GBC INFRASTRUCTURE PVIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>SUPPLY, CARRIAGE , LAYING AND COMMISSIONING OF DISTRIBUTION PIPE NETWORK INCLUDING PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) AND PIPED WATER SUPPLY ARRANGEMENT FOR DIFFERENT SCHOOL ,SSK, MSK ETC.OF DIFFERENT DISTRIBUTION ZONES OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR ENTIRE NABAGRAM BLOCK AND PART OF BERHAMPUR AND MURSHIDABAD - JIAGANJ BLOCK OF MURSHIDABAD DISTRICT UNDER BERHAMPORE DIVISION-I, PHE Dte. IN CONNECTION WITH JJM.</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>983/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>26/01/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; commissioning of Substation Equipments and other Accessories at Raw Water Pumping Station under Nabagram Surface Water Based W/S Scheme, Dist. Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000979/2023-2024</t>
+  </si>
+  <si>
+    <t>3861/MEDB</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; commissioning of Substation Equipments and other Accessories at Water Treatment Plant under Nabagram Surface Water Based W/S Scheme under MEDB, P.H.E. Dte., Dist. Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000980/2023-2024</t>
+  </si>
+  <si>
+    <t>3862/MEDB</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/36</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
+    <t>HYDRAGRAPHIC SURVEY CHARGE FOR SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR ENTIRE NABAGRAM BLOCK AND PART BERHAMPORE AND MURSHIDABAD JIAGANJ BLOCKS OF DISTRICT OF MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>BILL/00208/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-127</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>SYAMA PRASAD MOOKERJEE PORT KOLKATA</t>
+  </si>
+  <si>
+    <t>Bulk power connection charge for Nabagram Intake 276KVA Application No-R000012129 Con Id-950086101</t>
+  </si>
+  <si>
+    <t>BILL/01060/2023-2024</t>
+  </si>
+  <si>
+    <t>198/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Consultancy charges along with the work order in respect of the project title "EIA and EMP for proposed Intake Jetty of Surface water based piped water supply scheme for entire Nabagram Block and Part of Berhampore &amp; Murshidabad Jiaganj Blocks of District Murshidabad (IPBN)</t>
+  </si>
+  <si>
+    <t>BILL/00313/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-205</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>IIT CONSULTATIVE PRATICE</t>
   </si>
   <si>
     <t>Bulk power connection charge for Nabagram WTP 1047KVA Application No- R000012128 Con Od-950085502</t>
   </si>
   <si>
     <t>BILL/01067/2023-2024</t>
   </si>
   <si>
     <t>199/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...65 lines deleted...]
-    <t>ALOK ENTERPRISE</t>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on Monthly hire basis for official use for the Office of the Assistant Engineer-I,BD-I,PHE Dte. [Period for 03.07.2024 to 30.06.2025].</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>1047/BD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>AMAN CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>360/BD-1</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
+    <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION JIBANTI HALT-KHAGRAGHAT AT KM 162/32-34 &amp; 162/33-35 IN KWAE-AZ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY. (R.A-2)</t>
+  </si>
+  <si>
+    <t>BILL/00175/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-135</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY HOWRAH DIVISION</t>
+  </si>
+  <si>
+    <t>Second Installment 20% after submission of EIA report in respect of the project title EIA and EMP for Proposed Intake Jetty of Surface water based piped water supply scheme for entire Nabagram Block and Part of Berhampore &amp; Murshidabad Jiaganj Blocks of District Murshidabad</t>
+  </si>
+  <si>
+    <t>BILL/00800/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-290</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>Way leave permission for using the Railway land for laying water supply pipeline of underground Railway Track crossing of 900 mm dia M.S Casing Pipe through 600 mm dia M.S Carrier pipe by Jack Pushing/HDD method between station Dahapara -Lalbagaat KM, 173/21-22-173/23-24 in Katwa-Azimalong section of Howrah Division E. Rly. under Berhampore Division-I</t>
+  </si>
+  <si>
+    <t>BILL/00065/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-62</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>Way leave permission for using the Railway land for laying water supply pipeline of underground Railway Track crossing of 900 mm dia M.S Casing Pipe through 600 mm dia M.S Carrier pipe by Jack Pushing/HDD method between station Dahapara -Lalbagaat KM, 173/21-22-173/23-24 in Katwa-Azimalong section of Howrah Division E. Rly. under Berhampore Division-I (for Raw Water)</t>
+  </si>
+  <si>
+    <t>BILL/00089/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-65</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
     <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION NLSF-LCAE AT KM 170/27-29 &amp; 170/28-30 IN KATWA-AZIMGANJ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY.</t>
   </si>
   <si>
     <t>BILL/00153/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-114</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
-    <t>EASTERN RAILWAY HOWRAH DIVISION</t>
-[...13 lines deleted...]
-  <si>
     <t>Third Installment 20% after submission of EIA report in respect of the project title EIA and EMP for Proposed Intake Jetty of Surface water based piped water supply scheme for entire Nabagram Block and Part of Berhampore &amp; Murshidabad Jiaganj Blocks of District Murshidabad</t>
   </si>
   <si>
     <t>BILL/00801/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-291</t>
   </si>
   <si>
-    <t>01/03/2024</t>
-[...34 lines deleted...]
-  <si>
     <t>Way leave permission for using the Railway land for laying water supply pipeline of underground Railway Track crossing of 600 mm dia M.S Casing Pipe through 250 mm dia M.S Carrier pipe by Jack Pushing/HDD method between station NLSF-LCAE at KM, 166-33/34-166/35/36 in Katwa-Azimalong section of Howrah Division E. Rly. under Berhampore Division-I</t>
   </si>
   <si>
     <t>BILL/00066/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-63</t>
   </si>
   <si>
     <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION JIBANTI HALT-KHAGRAGHAT AT KM 160/13-15 IN KATWA-AZIMGANJ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY.</t>
   </si>
   <si>
     <t>BILL/00155/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-116</t>
   </si>
   <si>
     <t>WAY LEAVE PERMISSION FOR USING THE RAILWAY LAND FOR LAYING WATER SUPPLY PIPE LINE OF UNDER GROUND RAILWAY TRACK CROSSING OF 600MM DIA M.S. CASING PIPE THROUGH 250 MM DIA M.S. CARRIER PIPE BY JACK PUSHING METHOD BETWEEN STATION JIBANTI HALT-KHAGRAGHAT AT KM 162/32-34 &amp; 162/33-35 IN KWAE-AZ SECTION OF HOWRAH DIVISION, EASTERN RAILWAY.</t>
   </si>
   <si>
     <t>BILL/00154/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-115</t>
   </si>
   <si>
-    <t>Supply, delivery, installation &amp; commissioning of Substation Equipments and other Accessories at Water Treatment Plant under Nabagram Surface Water Based W/S Scheme under MEDB, P.H.E. Dte., Dist. Murshidabad.</t>
-[...37 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT GARSHYAMA OHR SITE</t>
   </si>
   <si>
     <t>BILL/01784/2024-2025</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT CHANAK OHR SITE</t>
   </si>
   <si>
     <t>BILL/01778/2024-2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT GRAMDIGHI OHR SITE</t>
   </si>
   <si>
     <t>BILL/01777/2024-2025</t>
   </si>
   <si>
     <t>safety checking of 2 (Two) nos over Head Reservoir under 1). Nabagram Ground water supply scheme, 2). Panchgram Ground water supply scheme, in Block Nabagram of Murshidabad District under P.H.Engineering Department Govt. of West Bengal.</t>
   </si>
   <si>
     <t>BILL/00442/2024-2025</t>
@@ -389,111 +428,72 @@
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>SRCC NIT DURGAPUR</t>
   </si>
   <si>
     <t>NEW CONNECTION AT RAJDHARPUR OHR SITE</t>
   </si>
   <si>
     <t>BILL/01776/2024-2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT BURARDANGA OHR SITE</t>
   </si>
   <si>
     <t>BILL/01781/2024-2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT AMIRABAD OHR SITE</t>
   </si>
   <si>
     <t>BILL/01779/2024-2025</t>
   </si>
   <si>
+    <t>NEW CONNECTION AT BICHHUTI OHR SITE</t>
+  </si>
+  <si>
+    <t>BILL/01780/2024-2025</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT JARULIA OHR SITE</t>
   </si>
   <si>
     <t>BILL/01782/2024-2025</t>
   </si>
   <si>
-    <t>NEW CONNECTION AT BICHHUTI OHR SITE</t>
-[...4 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT MEHENDIPUR OHR SITE</t>
   </si>
   <si>
     <t>BILL/01775/2024-2025</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KHOSBAG OHR SITE</t>
   </si>
   <si>
     <t>BILL/01783/2024-2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1022,1848 +1022,1848 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8607.44</v>
+        <v>15290.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7669.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>86.39</v>
+        <v>12076.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3575.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.61</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>55.55</v>
+        <v>258.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>141.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>28.06</v>
+        <v>391.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.52</v>
+        <v>8607.44</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>258.96</v>
+        <v>55.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>141.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>54.59</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>123.2</v>
+        <v>28.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>7.19</v>
+        <v>5.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.32</v>
+        <v>86.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.84</v>
+        <v>1.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>237.12</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>0</v>
+        <v>123.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>1.84</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="P15" s="4">
-        <v>5.32</v>
+        <v>1.84</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>5.94</v>
+        <v>5.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="P17" s="4">
-        <v>6.43</v>
+        <v>5.32</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>64</v>
+        <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="P18" s="4">
-        <v>6.32</v>
+        <v>7.19</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="P19" s="4">
-        <v>391.5</v>
+        <v>1.84</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="P20" s="4">
-        <v>1.81</v>
+        <v>5.94</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>237.12</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="L21" s="4"/>
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>116</v>
+      </c>
       <c r="M21" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="P21" s="4">
-        <v>3.67</v>
+        <v>6.43</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="L22" s="4"/>
+        <v>118</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>119</v>
+      </c>
       <c r="M22" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="P22" s="4">
-        <v>8.09</v>
+        <v>6.32</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="L23" s="4"/>
       <c r="M23" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P23" s="4">
-        <v>5.64</v>
+        <v>3.67</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="L24" s="4"/>
       <c r="M24" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="P24" s="4">
-        <v>0.71</v>
+        <v>8.09</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P25" s="4">
-        <v>9.09</v>
+        <v>5.64</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="L26" s="4"/>
+        <v>128</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>129</v>
+      </c>
       <c r="M26" s="4" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="P26" s="4">
-        <v>4.54</v>
+        <v>0.71</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P27" s="4">
-        <v>3.09</v>
+        <v>9.09</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P28" s="4">
-        <v>4.29</v>
+        <v>4.54</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="L29" s="4"/>
       <c r="M29" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P29" s="4">
-        <v>3.12</v>
+        <v>3.09</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="L30" s="4"/>
       <c r="M30" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P30" s="4">
-        <v>3.86</v>
+        <v>3.12</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="L31" s="4"/>
       <c r="M31" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="P31" s="4">
-        <v>5.96</v>
+        <v>4.29</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
-        <v>137</v>
+        <v>122</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="P32" s="4">
-        <v>15290.9</v>
+        <v>3.86</v>
       </c>
       <c r="Q32" s="4">
-        <v>7669.51</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>50.16</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>145</v>
+        <v>68</v>
       </c>
       <c r="P33" s="4">
-        <v>12076.79</v>
+        <v>5.96</v>
       </c>
       <c r="Q33" s="4">
-        <v>3575.71</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>29.61</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8">
         <v>37018.43</v>