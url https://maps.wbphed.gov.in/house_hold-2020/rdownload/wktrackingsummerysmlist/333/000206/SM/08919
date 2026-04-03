--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,71 @@
     <t>07/10/2021</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Paschim Diarmanik chak (village code 314228) under BRAHIMOTTAR MANIKCHAK Ground water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000748/2021-2022</t>
   </si>
   <si>
     <t>2250/BD-I</t>
   </si>
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>04/02/2022</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Repairing of pipe line portion of rising main in connection with JJM (Jal Jeevan Mission) which used to draw water in OHR ,dismantled from reservoir basin under Bramhottor Manikchak Ground Water based water supply scheme under BD-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>91/BD-I</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>PROSENJIT DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -952,87 +973,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>30.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>1.02</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>134.67</v>
+      </c>
+      <c r="P8" s="8">
+        <v>8.87</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>6.59</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>