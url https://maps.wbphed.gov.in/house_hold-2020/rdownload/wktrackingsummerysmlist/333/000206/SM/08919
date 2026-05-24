--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -778,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.87</v>
+        <v>18.21</v>
       </c>
       <c r="R3" s="4">
-        <v>75.2</v>
+        <v>154.35</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -898,54 +898,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>48.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.35</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -959,54 +959,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>30.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.37</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1020,88 +1020,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>1.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.04</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>134.67</v>
       </c>
       <c r="P8" s="8">
-        <v>8.87</v>
+        <v>73.67</v>
       </c>
       <c r="Q8" s="8">
-        <v>6.59</v>
+        <v>54.71</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>