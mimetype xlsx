--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,77 @@
     <t>ORD/000737/2021-2022</t>
   </si>
   <si>
     <t>2204/BD-I</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>M/S S.S ENTERPRISE ABDUS SAMAD ROAD</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khamarbati (village code 315494) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000738/2021-2022</t>
   </si>
   <si>
     <t>2253/BD-I</t>
   </si>
   <si>
     <t>20/01/2022</t>
   </si>
   <si>
     <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Taritpur (Village code 315499) under Lochanmati (Zone-E) Water Supply Scheme of Central Sector Part-II in Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-09)</t>
+  </si>
+  <si>
+    <t>ORD/000496/2021-2022</t>
+  </si>
+  <si>
+    <t>1903/BD-I</t>
+  </si>
+  <si>
+    <t>MS RUBIET HOSSAIN</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sarbangapur (village code 315509) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2021-2022</t>
+  </si>
+  <si>
+    <t>2203/BD-I</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>DEBASISH SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +973,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1034,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.4</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>73.24</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1095,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>59.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>41.11</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>69.5</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1272,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>85.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>81.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>95.36</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1428,54 +1455,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>76.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>65.33</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>85.96</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>87</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1516,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>22.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.68</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>95.37</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1550,54 +1577,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>10.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.17</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>96.3</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1611,54 +1638,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>36.64</v>
       </c>
       <c r="Q14" s="4">
-        <v>30.74</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>83.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1672,54 +1699,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>7.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>5.6</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>73.87</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1733,54 +1760,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>24.6</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.86</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>92.93</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1794,101 +1821,223 @@
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>24.27</v>
       </c>
       <c r="Q17" s="4">
-        <v>22.02</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>90.74</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>116.3</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>69</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P19" s="4">
+        <v>30.19</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>1</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>870.39</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>