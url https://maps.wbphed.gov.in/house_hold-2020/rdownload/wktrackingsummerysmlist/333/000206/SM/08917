--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -973,54 +973,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1034,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.24</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1095,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>59.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>41.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.5</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>85.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>81.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.36</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1455,54 +1455,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>76.01</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>65.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.96</v>
       </c>
       <c r="S11" s="4">
         <v>87</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1516,54 +1516,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>22.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.68</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>95.37</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1577,54 +1577,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>10.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.3</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1638,54 +1638,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="4">
         <v>36.64</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>30.74</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>83.89</v>
       </c>
       <c r="S14" s="4">
         <v>85</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1699,54 +1699,54 @@
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>7.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>5.6</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>73.87</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1760,54 +1760,54 @@
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
         <v>24.6</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>22.86</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>92.93</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1821,54 +1821,54 @@
       <c r="I17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
         <v>24.27</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>22.02</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>90.74</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1882,54 +1882,54 @@
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>116.3</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>79.26</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>68.15</v>
       </c>
       <c r="S18" s="4">
         <v>69</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1943,88 +1943,88 @@
       <c r="I19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>30.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>21.15</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>70.04</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>870.39</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>412.79</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>47.43</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>