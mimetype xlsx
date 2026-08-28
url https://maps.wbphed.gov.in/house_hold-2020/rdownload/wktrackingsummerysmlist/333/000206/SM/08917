--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,339 +89,339 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Lochanmati (Zone-E) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (P</t>
   </si>
   <si>
     <t>SM/08917</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramkrishnapur (village code 315490) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000736/2021-2022</t>
+  </si>
+  <si>
+    <t>2251/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>04/02/2022</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Swaruppur (Village code 315505) under Lochanmati (Zone-E) Water Supply Scheme of Central Sector Part-II in Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-10)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000498/2021-2022</t>
+  </si>
+  <si>
+    <t>1905/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>M/S RUBIET HOSSAIN</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Lochanmati Dangapara (village code 315498) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000729/2021-2022</t>
+  </si>
+  <si>
+    <t>2201/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sankarpur (village code 315489) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000730/2021-2022</t>
+  </si>
+  <si>
+    <t>2202/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>UTTAM MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sundalpur (village code 315502) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2021-2022</t>
+  </si>
+  <si>
+    <t>2204/BD-I</t>
+  </si>
+  <si>
+    <t>09/01/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE ABDUS SAMAD ROAD</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dharampur (village code 315496) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000739/2021-2022</t>
+  </si>
+  <si>
+    <t>2304/BD-I</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>SUKUMAR ROY</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Taritpur (Village code 315499) under Lochanmati (Zone-E) Water Supply Scheme of Central Sector Part-II in Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-09)</t>
+  </si>
+  <si>
+    <t>ORD/000496/2021-2022</t>
+  </si>
+  <si>
+    <t>1903/BD-I</t>
+  </si>
+  <si>
+    <t>MS RUBIET HOSSAIN</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khamarbati (village code 315494) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000738/2021-2022</t>
+  </si>
+  <si>
+    <t>2253/BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sarbangapur (village code 315509) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000735/2021-2022</t>
+  </si>
+  <si>
+    <t>2203/BD-I</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>DEBASISH SARKAR</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jhanjha (village code 315503) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000741/2021-2022</t>
   </si>
   <si>
     <t>242/BD-I</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dharampur Ramna (village code 315497) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000731/2021-2022</t>
   </si>
   <si>
     <t>153/BD-I</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramkrishnapur (village code 315490) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kaludiar (village code 315501) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000733/2021-2022</t>
   </si>
   <si>
     <t>154/BD-I</t>
   </si>
   <si>
     <t>28/03/2022</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Tekona (village code 315492) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>JE,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000734/2021-2022</t>
   </si>
   <si>
     <t>186/BD-I</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sankarpur (village code 315489) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>SUKUMAR ROY</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Siddhi Nandi (village code 315504) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000732/2021-2022</t>
+  </si>
+  <si>
+    <t>241/BD-I</t>
+  </si>
+  <si>
+    <t>17/04/2022</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jamlabad (village code 315495) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000742/2021-2022</t>
+  </si>
+  <si>
+    <t>156/BD-I</t>
+  </si>
+  <si>
+    <t>U.S BUILDERS</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Janarddanpur (village code 315493) under Lochanmati (Zone-E) Surface water based Water Supply Scheme of Central Sector Part-II for Hariharpara Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000740/2021-2022</t>
   </si>
   <si>
     <t>155/BD-I</t>
   </si>
   <si>
     <t>13/03/2022</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE-GOPEJAN(NATHPARA)</t>
-  </si>
-[...82 lines deleted...]
-    <t>DEBASISH SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,1049 +948,1049 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>132.44</v>
+        <v>28.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.64</v>
+        <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.4</v>
+        <v>7.66</v>
       </c>
       <c r="R4" s="4">
-        <v>73.24</v>
+        <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>59.15</v>
+        <v>144.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>41.11</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>69.5</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>28.82</v>
+        <v>85.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>81.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.36</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>144.19</v>
+        <v>76.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>65.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>85.79</v>
+        <v>24.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>81.81</v>
+        <v>22.86</v>
       </c>
       <c r="R8" s="4">
-        <v>95.36</v>
+        <v>92.93</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>34.19</v>
+        <v>22.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.37</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>32.28</v>
+        <v>116.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>79.26</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>68.15</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>76.01</v>
+        <v>24.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>65.33</v>
+        <v>22.02</v>
       </c>
       <c r="R11" s="4">
-        <v>85.96</v>
+        <v>90.74</v>
       </c>
       <c r="S11" s="4">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>22.73</v>
+        <v>30.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.68</v>
+        <v>21.15</v>
       </c>
       <c r="R12" s="4">
-        <v>95.37</v>
+        <v>70.04</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10.56</v>
+        <v>4.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.17</v>
+        <v>3.4</v>
       </c>
       <c r="R13" s="4">
-        <v>96.3</v>
+        <v>73.24</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>36.64</v>
+        <v>59.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>30.74</v>
+        <v>41.11</v>
       </c>
       <c r="R14" s="4">
-        <v>83.89</v>
+        <v>69.5</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>7.58</v>
+        <v>34.19</v>
       </c>
       <c r="Q15" s="4">
-        <v>5.6</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>73.87</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>24.6</v>
+        <v>32.28</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.86</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>92.93</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>24.27</v>
+        <v>36.64</v>
       </c>
       <c r="Q17" s="4">
-        <v>22.02</v>
+        <v>30.74</v>
       </c>
       <c r="R17" s="4">
-        <v>90.74</v>
+        <v>83.89</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>116.3</v>
+        <v>7.58</v>
       </c>
       <c r="Q18" s="4">
-        <v>79.26</v>
+        <v>5.6</v>
       </c>
       <c r="R18" s="4">
-        <v>68.15</v>
+        <v>73.87</v>
       </c>
       <c r="S18" s="4">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>30.19</v>
+        <v>10.56</v>
       </c>
       <c r="Q19" s="4">
-        <v>21.15</v>
+        <v>10.17</v>
       </c>
       <c r="R19" s="4">
-        <v>70.04</v>
+        <v>96.3</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>