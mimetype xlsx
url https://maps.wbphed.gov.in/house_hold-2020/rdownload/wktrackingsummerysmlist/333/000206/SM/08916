--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -531,50 +531,65 @@
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>1464/BD-I</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Improvement of Rising main and distribution system for providing drinking water facility to the local habitation within command area of Purbanarayanpur Zone of Central Sector Part-II under JJM within Berhampore block of Murshidabad district under Berhampore Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>1473/BD-I</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>JAMIRUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Addittional work for retrofitting and Laying of distribution pipeline of BAIRAGACHI and allied works under JJM within Berhampore Block under Berhampore Division-I, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>1612/BD-I</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,51 +978,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1126,54 +1141,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>267.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>90.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.8</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1202,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1263,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.79</v>
       </c>
       <c r="S5" s="4">
         <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1368,54 +1383,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>55.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.51</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1429,54 +1444,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>22.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.32</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1549,54 +1564,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>296.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>139.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.05</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1608,54 +1623,54 @@
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>22.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.06</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1669,54 +1684,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>263.26</v>
       </c>
       <c r="S12" s="4">
         <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1730,54 +1745,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>263.53</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1791,54 +1806,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>262.55</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1852,54 +1867,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>0.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>176.02</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1974,54 +1989,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P17" s="4">
         <v>41.36</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>41.73</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100.91</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2035,54 +2050,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>24.41</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>21.86</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>89.55</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2096,54 +2111,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>88.21</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>78.75</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>89.28</v>
       </c>
       <c r="S19" s="4">
         <v>50</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2155,54 +2170,54 @@
         <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>51.34</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2216,54 +2231,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P21" s="4">
         <v>74.65</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>77.64</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2277,54 +2292,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P22" s="4">
         <v>8.88</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>7.63</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>85.95</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2338,54 +2353,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P23" s="4">
         <v>20.59</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>29.25</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2399,54 +2414,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P24" s="4">
         <v>50.51</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>50.5</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2460,54 +2475,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P25" s="4">
         <v>5.69</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>87.33</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2521,54 +2536,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P26" s="4">
         <v>133.38</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>121.89</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>91.38</v>
       </c>
       <c r="S26" s="4">
         <v>50</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2580,54 +2595,54 @@
         <v>154</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="4">
         <v>3.5</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2641,54 +2656,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P28" s="4">
         <v>10.28</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2702,54 +2717,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P29" s="4">
         <v>26.42</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>6.98</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>26.44</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2763,101 +2778,162 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>172</v>
       </c>
       <c r="P30" s="4">
         <v>11.25</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>2.88</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>25.61</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="B31" s="7"/>
-[...15 lines deleted...]
-      <c r="P31" s="8">
+      <c r="I31" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P31" s="4">
+        <v>2.48</v>
+      </c>
+      <c r="Q31" s="4">
         <v>0</v>
       </c>
-      <c r="Q31" s="8">
+      <c r="R31" s="4">
         <v>0</v>
       </c>
-      <c r="R31" s="8"/>
-      <c r="S31" s="8"/>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="8"/>
+      <c r="M32" s="8"/>
+      <c r="N32" s="8"/>
+      <c r="O32" s="8">
+        <v>1380.34</v>
+      </c>
+      <c r="P32" s="8">
+        <v>757.6</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>54.89</v>
+      </c>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A32:N32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>