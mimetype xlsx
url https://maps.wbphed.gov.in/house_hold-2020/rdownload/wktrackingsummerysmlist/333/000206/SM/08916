--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,507 +89,507 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Bairgachi (Zone-C) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Pa</t>
   </si>
   <si>
     <t>SM/08916</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Fate Sing Diar and Char Narayanpur (Village code 315364,315384) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000246/2021-2022</t>
+  </si>
+  <si>
+    <t>1841/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>UNIVERSE UNEMPLOYED ENGINEERS CO. OPT. &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000463/2020-2021</t>
+  </si>
+  <si>
+    <t>88/ BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>FNC CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Math Binkar (Village code 315366) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000468/2021-2022</t>
+  </si>
+  <si>
+    <t>1870/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>M/S ADHIKARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baikunthapur (Village code 315369) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000469/2021-2022</t>
+  </si>
+  <si>
+    <t>1871/BD-I</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>M/S BIMALENDU BOSE</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chaltia (Village code 315450) under Bairgachi (Zone-C) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE.Dte. (Sl-01)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000569/2021-2022</t>
   </si>
   <si>
     <t>1955/BD-I</t>
   </si>
   <si>
     <t>27/10/2021</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>UNICON INDIA</t>
   </si>
   <si>
-    <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
-[...20 lines deleted...]
-    <t>FNC CONSTRUCTION AND CO.</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bairgachi Village- village code-315382, Habitation-Char Begpur (ID-0001295651) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000470/2021-2022</t>
+  </si>
+  <si>
+    <t>1872/BD-I</t>
+  </si>
+  <si>
+    <t>TANUSHREE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mankara, Bezpara, Baragachi, Paschim Narayanpur (Village code 315365, 315368, 315382 &amp; 315383) respectively under Bairgachi (Zone-C) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-15)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2021-2022</t>
+  </si>
+  <si>
+    <t>1889/BD-I</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE ALAMPUR, NODAKHALI, SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ajodhyanagar village-Village Code-315449, Habitation-Belia khari (ID-0001295654) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID ? 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000471/2021-2022</t>
+  </si>
+  <si>
+    <t>1873/BD-I</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Bairgachi Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000761/2021-2022</t>
+  </si>
+  <si>
+    <t>2227/BD-I</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>JIBENDRA NARAYAN SUKUL</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baninathpur (Village code 315367) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000247/2021-2022</t>
+  </si>
+  <si>
+    <t>1842/BD-I</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>Laying of different dia UPVC distribution pipeline with allied works along with attached sheet of node point over command area of Chaltia village of Bhakuri-I gram panchayat under Bairgachi Water Supply Scheme,Central Sector Part-II under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2021-2022</t>
+  </si>
+  <si>
+    <t>1463/BD-I</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>MITRA &amp; SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bhatpara (Village code 315370) under Bairgachi (Zone- C) Surface water based Water Supply Scheme of Central Sector Part-II for Berhampore Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000248/2021-2022</t>
+  </si>
+  <si>
+    <t>1843/BD-I</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>PROSENJIT DAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ajodhya Nagar (Village code 315449) under Bairgachi (Zone-C) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-05)</t>
+  </si>
+  <si>
+    <t>ORD/000452/2021-2022</t>
+  </si>
+  <si>
+    <t>1883/BD-I</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Formal Work order for Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under Command area of village of Haridasmati (Village code 315451) under Bairgachi (Zone-C) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-06)</t>
+  </si>
+  <si>
+    <t>ORD/000450/2021-2022</t>
+  </si>
+  <si>
+    <t>1882/BD-I</t>
+  </si>
+  <si>
+    <t>DHIMAN SARKAR</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Bhatpara ( Village code-315370) to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp; JalSwapna under Bairgachi (Zone-C) Surface water supply scheme of Central Sector Part-II (Berhampore,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000842/2021-2022</t>
+  </si>
+  <si>
+    <t>98/BD-I</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>16/02/2022</t>
+  </si>
+  <si>
+    <t>MINA DAS</t>
   </si>
   <si>
     <t>Additional laying work of 300 mm dia DI Pipe Line at pond side of near Chumrigacha Primary School due to damage of UPVC Pipe line and with allied works of Distribution pipe line under Bairgachi Surface Water based Water Supply Scheme under Berhampore Division - I, PHE Dte.in Murshidabad District</t>
   </si>
   <si>
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>547/BD-I</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>23/05/2022</t>
   </si>
   <si>
-    <t>JIBENDRA NARAYAN SUKUL</t>
-[...95 lines deleted...]
-    <t>J.S. CONSTRUCTION</t>
+    <t>Laying of 350 mm dia DI (K-7) distribution Pipeline including allied works along with attached sheet of node point over command area of Bhakuri-I G.P under Bairgachi W/S scheme under Berhampore Division -I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>552/BD-I</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
   </si>
   <si>
     <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.08.2023 to 31.01.2024.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000128/2023-2024</t>
   </si>
   <si>
     <t>517/BD-I</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>SOUVIK HALDER</t>
   </si>
   <si>
+    <t>Laying of UPVC pipe Line in connection with JJM (Jal Jeevan Mission) with allied works near Balarampur Halt Station under Bairgachi (Zone-C) surface based water supply scheme under CS Part-II of BD-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>88/BD-I</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>KAUSHIK MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Ajodhya Nagar &amp; Chumrigacha to faciliate Functional Household Tap connection(FHTC) works in connection to Jal Jeevan Mission under Bairgachi (Zone-C) surface water based Water Supply Scheme of Central Sector Part-II under Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>21/BD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>Laying of different dia DI pipe Line in connection with JJM (Jal Jeevan Mission) over damaged portion with allied works at Karim more and near Balarampur High School for smooth running of FHTC Work under Bairgachi (Zone-C) surface based water supply scheme under CS Part-II of BD-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>85/BD-I</t>
+  </si>
+  <si>
     <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.02.2024 to 31.07.2024.</t>
   </si>
   <si>
     <t>ORD/000427/2023-2024</t>
   </si>
   <si>
     <t>131/BD-I</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.08.2024 to 31.01.2025.</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>1195/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
+    <t>Balance Laying and allied works at village Ajodha nagar &amp; Chumrigacha to facilitate Functional Household Tap connection (FHTC) Works in connection to Jal Jeevan Mission under Bairgachi(ZONE-C) surface water based Water Supply Scheme of Central Sector Part-II under Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>119/BD-I</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Balance and Additional Work of Laying and Improvement of Office cum Godown building at OHR site of Bairgachhi Water Supply Scheme of Central Sector Part-II, under JJM within Berhampore block in the district of Murshidabad under Berhampore Division-I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000121/2024-2025</t>
+  </si>
+  <si>
+    <t>1464/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of Rising main and distribution system for providing drinking water facility to the local habitation within command area of Purbanarayanpur Zone of Central Sector Part-II under JJM within Berhampore block of Murshidabad district under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>1473/BD-I</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>JAMIRUL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Addittional work for retrofitting and Laying of distribution pipeline of BAIRAGACHI and allied works under JJM within Berhampore Block under Berhampore Division-I, PHE Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>1612/BD-I</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
     <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.02.2025 to 31.07.2025.</t>
   </si>
   <si>
     <t>ORD/000384/2024-2025</t>
   </si>
   <si>
     <t>193/BD-I</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.08.2025 to 31.10.2025.</t>
   </si>
   <si>
     <t>ORD/000094/2025-2026</t>
   </si>
   <si>
     <t>991/BD-I</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
-  </si>
-[...214 lines deleted...]
-    <t>18/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1138,1758 +1138,1758 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>267.92</v>
+        <v>55.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>90.56</v>
+        <v>18.71</v>
       </c>
       <c r="R3" s="4">
-        <v>33.8</v>
+        <v>33.51</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
         <v>7.66</v>
       </c>
       <c r="R4" s="4">
         <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.54</v>
+        <v>6.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.31</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>94.79</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.47</v>
+        <v>22.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.32</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>55.84</v>
+        <v>267.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.71</v>
+        <v>90.56</v>
       </c>
       <c r="R7" s="4">
-        <v>33.51</v>
+        <v>33.8</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.56</v>
+        <v>14.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.5</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>95.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>14.92</v>
+        <v>296.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>139.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>47.05</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>296.55</v>
+        <v>22.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>139.52</v>
+        <v>21.87</v>
       </c>
       <c r="R10" s="4">
-        <v>47.05</v>
+        <v>99.06</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>22.08</v>
+        <v>74.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.87</v>
+        <v>77.64</v>
       </c>
       <c r="R11" s="4">
-        <v>99.06</v>
+        <v>104</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>41.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.39</v>
+        <v>41.73</v>
       </c>
       <c r="R12" s="4">
-        <v>263.26</v>
+        <v>100.91</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>51.34</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.39</v>
+        <v>10.12</v>
       </c>
       <c r="R13" s="4">
-        <v>263.53</v>
+        <v>19.72</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.91</v>
+        <v>24.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.38</v>
+        <v>21.86</v>
       </c>
       <c r="R14" s="4">
-        <v>262.55</v>
+        <v>89.55</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.91</v>
+        <v>133.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.6</v>
+        <v>121.89</v>
       </c>
       <c r="R15" s="4">
-        <v>176.02</v>
+        <v>91.38</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.45</v>
+        <v>88.21</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>78.75</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>89.28</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>41.36</v>
+        <v>8.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>41.73</v>
+        <v>7.63</v>
       </c>
       <c r="R17" s="4">
-        <v>100.91</v>
+        <v>85.95</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="P18" s="4">
-        <v>24.41</v>
+        <v>4.54</v>
       </c>
       <c r="Q18" s="4">
-        <v>21.86</v>
+        <v>4.31</v>
       </c>
       <c r="R18" s="4">
-        <v>89.55</v>
+        <v>94.79</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="P19" s="4">
-        <v>88.21</v>
+        <v>20.59</v>
       </c>
       <c r="Q19" s="4">
-        <v>78.75</v>
+        <v>6.02</v>
       </c>
       <c r="R19" s="4">
-        <v>89.28</v>
+        <v>29.25</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>51.34</v>
+        <v>0.91</v>
       </c>
       <c r="Q20" s="4">
-        <v>10.12</v>
+        <v>2.39</v>
       </c>
       <c r="R20" s="4">
-        <v>19.72</v>
+        <v>263.26</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>74.65</v>
+        <v>3.5</v>
       </c>
       <c r="Q21" s="4">
-        <v>77.64</v>
+        <v>3.48</v>
       </c>
       <c r="R21" s="4">
-        <v>104</v>
+        <v>99.41</v>
       </c>
       <c r="S21" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="P22" s="4">
-        <v>8.88</v>
+        <v>50.51</v>
       </c>
       <c r="Q22" s="4">
-        <v>7.63</v>
+        <v>50.5</v>
       </c>
       <c r="R22" s="4">
-        <v>85.95</v>
+        <v>99.98</v>
       </c>
       <c r="S22" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="4" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="P23" s="4">
-        <v>20.59</v>
+        <v>5.69</v>
       </c>
       <c r="Q23" s="4">
-        <v>6.02</v>
+        <v>4.97</v>
       </c>
       <c r="R23" s="4">
-        <v>29.25</v>
+        <v>87.33</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="P24" s="4">
-        <v>50.51</v>
+        <v>0.91</v>
       </c>
       <c r="Q24" s="4">
-        <v>50.5</v>
+        <v>2.39</v>
       </c>
       <c r="R24" s="4">
-        <v>99.98</v>
+        <v>263.53</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="P25" s="4">
-        <v>5.69</v>
+        <v>0.91</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.97</v>
+        <v>2.38</v>
       </c>
       <c r="R25" s="4">
-        <v>87.33</v>
+        <v>262.55</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>78</v>
       </c>
       <c r="P26" s="4">
-        <v>133.38</v>
+        <v>10.28</v>
       </c>
       <c r="Q26" s="4">
-        <v>121.89</v>
+        <v>10.26</v>
       </c>
       <c r="R26" s="4">
-        <v>91.38</v>
+        <v>99.75</v>
       </c>
       <c r="S26" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J27" s="13"/>
+      <c r="J27" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="4" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="P27" s="4">
-        <v>3.5</v>
+        <v>26.42</v>
       </c>
       <c r="Q27" s="4">
-        <v>3.48</v>
+        <v>6.98</v>
       </c>
       <c r="R27" s="4">
-        <v>99.41</v>
+        <v>26.44</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>158</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>10.28</v>
+        <v>11.25</v>
       </c>
       <c r="Q28" s="4">
-        <v>10.26</v>
+        <v>2.88</v>
       </c>
       <c r="R28" s="4">
-        <v>99.75</v>
+        <v>25.61</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>163</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="P29" s="4">
-        <v>26.42</v>
+        <v>2.48</v>
       </c>
       <c r="Q29" s="4">
-        <v>6.98</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>26.44</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>172</v>
+        <v>123</v>
       </c>
       <c r="P30" s="4">
-        <v>11.25</v>
+        <v>0.91</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.88</v>
+        <v>1.6</v>
       </c>
       <c r="R30" s="4">
-        <v>25.61</v>
+        <v>176.02</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>173</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>177</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="P31" s="4">
-        <v>2.48</v>
+        <v>0.45</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="7" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="11"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="14"/>
       <c r="J32" s="14"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8">
         <v>1380.34</v>