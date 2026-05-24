--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -838,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>272.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>161.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.48</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>307.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>43.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.11</v>
       </c>
       <c r="S5" s="4">
         <v>69</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1021,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>32.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>32.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>264.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>91.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>34.69</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>24.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.79</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1261,88 +1261,88 @@
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1061.33</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>363.8</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>34.28</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>