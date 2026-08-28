--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,186 +89,186 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Hatinagar (Zone-A) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Pa</t>
   </si>
   <si>
     <t>SM/08915</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Banjetia (Village code 315445), Sibpur (Village Code 315391) &amp; Nagpara (Village Code 315390) under Hatinagar (Zone-A) Surface Water Supply Scheme of Central Sector Part-II, Berhampore Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000245/2020-2021</t>
+  </si>
+  <si>
+    <t>978/BD-I</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRUCTION CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Cossimbazar (Village code 315444), Sibnagar Badarpur (Village Code-315446) under Hatinagar (Zone-A) Surface Water Supply Scheme of Central Sector Part-II, Berhampore Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000313/2020-2021</t>
+  </si>
+  <si>
+    <t>980/BD-I</t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Janmahammadpur (Village code 315398), Ustia (Village Code-315399) &amp; Hatinagar (Village Code-315397) under Hatinagar (Zone-A) Surface Water Supply Scheme of Central Sector Part-II, Berhampore Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000246/2020-2021</t>
+  </si>
+  <si>
+    <t>979/BD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-I) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000462/2020-2021</t>
   </si>
   <si>
     <t>85/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Banjetia (Village code 315445), Sibpur (Village Code 315391) &amp; Nagpara (Village Code 315390) under Hatinagar (Zone-A) Surface Water Supply Scheme of Central Sector Part-II, Berhampore Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Additional Laying works at village Janmahammadpur (village code 315398),Ustia(village code315399),Hatinagar (village code 315397) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Hatinagar (Zone-A) Surface water supply scheme (Block-Berhampore)under Berhampore Division-I, PHE Dte. In the District of Murshidabad. (Part-I)</t>
   </si>
   <si>
     <t>ORD/000579/2021-2022</t>
   </si>
   <si>
     <t>1856/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>16/11/2021</t>
   </si>
   <si>
-    <t>M/S JAN MAHAMMAD</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Madapur ( village code 315392 ) under HATINAGAR ( Zone - A ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000467/2021-2022</t>
+  </si>
+  <si>
+    <t>1840/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Laying works at village Banjetia, Sibpur and Nagpara (Village code-315445,315391 and 315390) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Hatinagar (Zone-A)Surface water based Water supply scheme of Central Sector Part-II (Berhampore,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000822/2021-2022</t>
   </si>
   <si>
     <t>11/BD-I</t>
   </si>
   <si>
     <t>05/01/2022</t>
   </si>
   <si>
     <t>25/01/2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>MAA CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of connection for supply of drinking water at Tiktikipara Baharul Ulum Madrasah Kendra in connection with JJM (Jal Jeevan Mission) under different Berhampore Block under different water supply scheme of Behampore Division-I, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>89/BD-I</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>SO-FINE AQUARIUM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -835,455 +835,455 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>132.44</v>
+        <v>272.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.34</v>
+        <v>161.82</v>
       </c>
       <c r="R3" s="4">
-        <v>6.3</v>
+        <v>59.48</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>272.06</v>
+        <v>307.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>161.82</v>
+        <v>43.36</v>
       </c>
       <c r="R4" s="4">
-        <v>59.48</v>
+        <v>14.11</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>307.25</v>
+        <v>264.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>43.36</v>
+        <v>91.9</v>
       </c>
       <c r="R5" s="4">
-        <v>14.11</v>
+        <v>34.69</v>
       </c>
       <c r="S5" s="4">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>32.92</v>
+        <v>132.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>32.92</v>
+        <v>8.34</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>6.3</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J7" s="13"/>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>25.71</v>
+        <v>32.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>32.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>264.94</v>
+        <v>24.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>91.9</v>
+        <v>23.96</v>
       </c>
       <c r="R8" s="4">
-        <v>34.69</v>
+        <v>97.79</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>24.5</v>
+        <v>25.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.79</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.5</v>
       </c>
       <c r="Q10" s="4">
         <v>1.5</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>