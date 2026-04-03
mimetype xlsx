--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -838,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>40.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>26.91</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>66.85</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>90.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>72.42</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>80.29</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1080,54 +1080,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>73.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>65.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>89.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>97.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>81.51</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>83.56</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>81.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>80.7</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.42</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1263,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>275.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>151.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>55.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1324,88 +1324,88 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>72.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>60.13</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>82.49</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>915.11</v>
       </c>
       <c r="P12" s="8">
-        <v>547.03</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>59.78</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>