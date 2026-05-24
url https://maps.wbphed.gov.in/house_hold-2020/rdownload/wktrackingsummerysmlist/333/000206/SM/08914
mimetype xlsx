--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,68 +135,50 @@
     <t>M/S SINHA &amp; SONS</t>
   </si>
   <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hogaldanga (Village code 315432) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000235/2021-2022</t>
   </si>
   <si>
     <t>1829/BD-I</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>NIRMAL UDYOG</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hajidanga,Baradha,Ganti Baisnab Charan,Kaladanga and Charislampur (Village code 315434,315435 ,315437,315436,315438) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000237/2021-2022</t>
   </si>
   <si>
     <t>1831/BD-I</t>
   </si>
@@ -675,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>40.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>26.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.85</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,357 +881,357 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>90.2</v>
+        <v>51.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>51.89</v>
+        <v>73.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>65.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.51</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>73.49</v>
+        <v>97.55</v>
       </c>
       <c r="Q7" s="4">
+        <v>81.51</v>
+      </c>
+      <c r="R7" s="4">
+        <v>83.56</v>
+      </c>
+      <c r="S7" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>97.55</v>
+        <v>81.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>80.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>81.18</v>
+        <v>275.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>151.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>55.2</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1260,165 +1242,104 @@
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>275.21</v>
+        <v>72.9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.13</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.49</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>824.91</v>
+      </c>
+      <c r="P11" s="8">
+        <v>474.61</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>57.53</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>