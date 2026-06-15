--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>M/S S.DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Habibpur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000760/2021-2022</t>
   </si>
   <si>
     <t>2226/BD-I</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nidhi Nagar Sarsabad,Char Harharia and Char Panchananpur (Village code 315440,315441,315442) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000581/2021-2022</t>
+  </si>
+  <si>
+    <t>1994/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1259,87 +1277,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>72.9</v>
       </c>
       <c r="Q10" s="4">
         <v>60.13</v>
       </c>
       <c r="R10" s="4">
         <v>82.49</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>90.2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>72.42</v>
+      </c>
+      <c r="R11" s="4">
+        <v>80.29</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>915.11</v>
+      </c>
+      <c r="P12" s="8">
+        <v>547.03</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>59.78</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>