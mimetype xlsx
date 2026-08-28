--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Habipur (Zone-G) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Par</t>
   </si>
   <si>
     <t>SM/08914</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hogaldanga (Village code 315432) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000235/2021-2022</t>
+  </si>
+  <si>
+    <t>1829/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hajidanga,Baradha,Ganti Baisnab Charan,Kaladanga and Charislampur (Village code 315434,315435 ,315437,315436,315438) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000237/2021-2022</t>
+  </si>
+  <si>
+    <t>1831/BD-I</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ruharpara,Baliharpur,Habipur,Dhanaipur,Mirpur and Garamgari (Village code 315426,315427 ,315428,315429,315430,315439) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000238/2021-2022</t>
+  </si>
+  <si>
+    <t>1832/BD-I</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nutanpara and Madanpur (Village code 315424,315425) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000239/2021-2022</t>
+  </si>
+  <si>
+    <t>1833/BD-I</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Goraipur,Sadipur and Sundalpur (Village code 315417,315418 ,315431) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000236/2021-2022</t>
   </si>
   <si>
     <t>1830/BD-I</t>
   </si>
   <si>
-    <t>05/10/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>14/11/2021</t>
   </si>
   <si>
     <t>M/S SINHA &amp; SONS</t>
   </si>
   <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hogaldanga (Village code 315432) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...50 lines deleted...]
-    <t>1833/BD-I</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nidhi Nagar Sarsabad,Char Harharia and Char Panchananpur (Village code 315440,315441,315442) under Habibpur (Zone-G) Surface Water based Water Supply Scheme of Central Sector Part-I in Berhampore Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000581/2021-2022</t>
+  </si>
+  <si>
+    <t>1994/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>09/02/2022</t>
+  </si>
+  <si>
+    <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chhayghari (Village code 315433) under Habibpur (Zone-G) Water Supply Scheme of Central Sector Part-I in Berhampore Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-08)</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>1885/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>M/S S.DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Habibpur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000760/2021-2022</t>
   </si>
   <si>
     <t>2226/BD-I</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,565 +816,565 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>40.25</v>
+        <v>51.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>26.91</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>66.85</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>132.44</v>
+        <v>73.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.66</v>
+        <v>65.78</v>
       </c>
       <c r="R4" s="4">
-        <v>5.79</v>
+        <v>89.51</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>51.89</v>
+        <v>97.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>81.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.56</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>73.49</v>
+        <v>81.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.78</v>
+        <v>80.7</v>
       </c>
       <c r="R6" s="4">
-        <v>89.51</v>
+        <v>99.42</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>97.55</v>
+        <v>40.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>81.51</v>
+        <v>26.91</v>
       </c>
       <c r="R7" s="4">
-        <v>83.56</v>
+        <v>66.85</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>81.18</v>
+        <v>132.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>80.7</v>
+        <v>7.66</v>
       </c>
       <c r="R8" s="4">
-        <v>99.42</v>
+        <v>5.79</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>275.21</v>
+        <v>90.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>151.91</v>
+        <v>72.42</v>
       </c>
       <c r="R9" s="4">
-        <v>55.2</v>
+        <v>80.29</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>72.9</v>
+        <v>275.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>60.13</v>
+        <v>151.91</v>
       </c>
       <c r="R10" s="4">
-        <v>82.49</v>
+        <v>55.2</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>90.2</v>
+        <v>72.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>72.42</v>
+        <v>60.13</v>
       </c>
       <c r="R11" s="4">
-        <v>80.29</v>
+        <v>82.49</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>915.11</v>