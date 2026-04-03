--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,57 +296,66 @@
   <si>
     <t>23/12/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gobindapur Lakheraj,Sahamatganj and Bansbari (Village code 314826,314849,314827) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS,Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000224/2021-2022</t>
   </si>
   <si>
     <t>1813/BD-I</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kumarpara,Ukta and Ayesbag (Village code 314847,314824,314825) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>1814/BD-I</t>
+    <t>Laying of UPVC distribution pipe Line in connection with JJM (Jal Jeevan Mission) on damaged portion from SBCO brick field to near house Mintu Sen and near house of Ased Sk of Ayesbag water supply scheme under CS Part-I of BD-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>129/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>KAUSHIK MAJUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -959,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>78.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>76.91</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.4</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1147,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>50.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>42.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>84.58</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>59.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>26.31</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1260,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>90.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>56.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>61.91</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>95.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>27.15</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>28.55</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1382,54 +1391,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>100.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>86.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>86.18</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1443,54 +1452,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>211.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>95.29</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>45.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1504,54 +1513,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>1.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.67</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>257.24</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1565,149 +1574,147 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>78.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>66.83</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>85.01</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>45.04</v>
+        <v>2.1</v>
       </c>
       <c r="Q15" s="4">
-        <v>40.31</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>89.5</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>991.88</v>
+        <v>948.95</v>
       </c>
       <c r="P16" s="8">
-        <v>519.86</v>
+        <v>0</v>
       </c>
       <c r="Q16" s="8">
-        <v>52.41</v>
+        <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>