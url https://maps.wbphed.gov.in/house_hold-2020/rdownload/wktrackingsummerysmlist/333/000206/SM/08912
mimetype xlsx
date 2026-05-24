--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>78.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.4</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1147,54 +1147,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>50.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>42.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.58</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1208,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>59.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.31</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>90.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>56.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>61.91</v>
       </c>
       <c r="S9" s="4">
         <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>95.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>27.15</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>28.55</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1391,54 @@
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>100.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>86.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>86.18</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1452,54 +1452,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>211.59</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>95.29</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1513,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>1.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>257.24</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>78.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>66.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>85.01</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1633,88 +1633,88 @@
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>2.1</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100.06</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>948.95</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>481.66</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>50.76</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>