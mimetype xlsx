--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,59 @@
     <t>1813/BD-I</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Laying of UPVC distribution pipe Line in connection with JJM (Jal Jeevan Mission) on damaged portion from SBCO brick field to near house Mintu Sen and near house of Ased Sk of Ayesbag water supply scheme under CS Part-I of BD-I, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>129/BD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>11/06/2023</t>
   </si>
   <si>
     <t>KAUSHIK MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kumarpara,Ukta and Ayesbag (Village code 314847,314824,314825) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2021-2022</t>
+  </si>
+  <si>
+    <t>1814/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1647,87 +1656,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>2.1</v>
       </c>
       <c r="Q15" s="4">
         <v>2.11</v>
       </c>
       <c r="R15" s="4">
         <v>100.06</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P16" s="4">
+        <v>45.04</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>40.31</v>
+      </c>
+      <c r="R16" s="4">
+        <v>89.5</v>
+      </c>
+      <c r="S16" s="4">
+        <v>1</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>993.99</v>
+      </c>
+      <c r="P17" s="8">
+        <v>521.97</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>52.51</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>