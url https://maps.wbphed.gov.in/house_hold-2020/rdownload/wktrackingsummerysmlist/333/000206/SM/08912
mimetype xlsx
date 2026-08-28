--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Ayesbag (Zone-E) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Part</t>
   </si>
   <si>
     <t>SM/08912</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sani Baharapara (Village code 314841) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000222/2021-2022</t>
+  </si>
+  <si>
+    <t>1811/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>M/S. SUKUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baramganj and Tiktikipara (Village code 314828,314831) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2021-2022</t>
+  </si>
+  <si>
+    <t>1815/BD-I</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kalikapur Kadamkhandi (Village code 315389) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2021-2022</t>
+  </si>
+  <si>
+    <t>1816/BD-I</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gopinathpur and Chunakhali (Village code 314829,314830) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000228/2021-2022</t>
+  </si>
+  <si>
+    <t>1817/BD-I</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khanpur,Hamdampur,Pilkhana and Matijhil (Village code 314845,314846,314850,314848) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000223/2021-2022</t>
+  </si>
+  <si>
+    <t>1812/BD-I</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
-    <t>Assistant Engineer-I,Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bali (Village code 314832) under Ayesbag (Zone-E) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-01)</t>
+  </si>
+  <si>
+    <t>ORD/000454/2021-2022</t>
+  </si>
+  <si>
+    <t>1866/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chainpara, Sanyasidanga &amp; Talgachi (Village code 314821, 314822 &amp; 314823) under Ayesbag (Zone-E) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-02)</t>
+  </si>
+  <si>
+    <t>ORD/000557/2021-2022</t>
+  </si>
+  <si>
+    <t>1888/BD-I</t>
+  </si>
+  <si>
+    <t>M/S SINHA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gobindapur Lakheraj,Sahamatganj and Bansbari (Village code 314826,314849,314827) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000224/2021-2022</t>
+  </si>
+  <si>
+    <t>1813/BD-I</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kumarpara,Ukta and Ayesbag (Village code 314847,314824,314825) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2021-2022</t>
+  </si>
+  <si>
+    <t>1814/BD-I</t>
+  </si>
+  <si>
     <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Ayesbag Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000758/2021-2022</t>
   </si>
   <si>
     <t>2224/BD-I</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>TANUSHREE ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-51B/5774 Bolero Diesel car for official use of Assistant Engineer-I, under Berhampore Division-I, PHE Dte. period for 01.01.2023 to 31.12.2023.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>1386/BD-I</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2021-2022</t>
   </si>
   <si>
     <t>146/BD-I</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sani Baharapara (Village code 314841) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...142 lines deleted...]
-  <si>
     <t>Laying of UPVC distribution pipe Line in connection with JJM (Jal Jeevan Mission) on damaged portion from SBCO brick field to near house Mintu Sen and near house of Ased Sk of Ayesbag water supply scheme under CS Part-I of BD-I, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>129/BD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>11/06/2023</t>
   </si>
   <si>
     <t>KAUSHIK MAJUMDAR</t>
-  </si>
-[...7 lines deleted...]
-    <t>1814/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -913,847 +913,847 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>132.44</v>
+        <v>42.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>78.96</v>
+        <v>50.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>76.91</v>
+        <v>42.78</v>
       </c>
       <c r="R4" s="4">
-        <v>97.4</v>
+        <v>84.58</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.67</v>
+        <v>59.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>42.52</v>
+        <v>90.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>56.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.91</v>
       </c>
       <c r="S6" s="4">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>50.58</v>
+        <v>95.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>42.78</v>
+        <v>27.15</v>
       </c>
       <c r="R7" s="4">
-        <v>84.58</v>
+        <v>28.55</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>59.54</v>
+        <v>132.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.67</v>
+        <v>7.66</v>
       </c>
       <c r="R8" s="4">
-        <v>26.31</v>
+        <v>5.79</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>90.82</v>
+        <v>100.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>56.22</v>
+        <v>86.37</v>
       </c>
       <c r="R9" s="4">
-        <v>61.91</v>
+        <v>86.18</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>95.07</v>
+        <v>211.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>27.15</v>
+        <v>95.29</v>
       </c>
       <c r="R10" s="4">
-        <v>28.55</v>
+        <v>45.04</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>100.22</v>
+        <v>78.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>86.37</v>
+        <v>66.83</v>
       </c>
       <c r="R11" s="4">
-        <v>86.18</v>
+        <v>85.01</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="P12" s="4">
-        <v>211.59</v>
+        <v>45.04</v>
       </c>
       <c r="Q12" s="4">
-        <v>95.29</v>
+        <v>40.31</v>
       </c>
       <c r="R12" s="4">
-        <v>45.04</v>
+        <v>89.5</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.81</v>
+        <v>78.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.67</v>
+        <v>76.91</v>
       </c>
       <c r="R13" s="4">
-        <v>257.24</v>
+        <v>97.4</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>78.62</v>
+        <v>1.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>66.83</v>
+        <v>4.67</v>
       </c>
       <c r="R14" s="4">
-        <v>85.01</v>
+        <v>257.24</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.1</v>
+        <v>4.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100.06</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>45.04</v>
+        <v>2.1</v>
       </c>
       <c r="Q16" s="4">
-        <v>40.31</v>
+        <v>2.11</v>
       </c>
       <c r="R16" s="4">
-        <v>89.5</v>
+        <v>100.06</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>993.99</v>