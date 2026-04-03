--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -468,50 +468,59 @@
     <t>15/12/2021</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>SOM CONSTRUCTION AGENCY</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baliapukur(Village code 314901) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000753/2021-2022</t>
   </si>
   <si>
     <t>217/BD-I</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>10/04/2022</t>
   </si>
   <si>
     <t>DAS TRADING CO</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Uttar Ganeshpur (Village code 314890) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000459/2021-2022</t>
+  </si>
+  <si>
+    <t>1863/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,51 +909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1063,54 +1072,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>26.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>19.86</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>74.08</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1124,54 +1133,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>27.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>77.52</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1185,54 +1194,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>5.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>96.01</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1246,54 +1255,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>132.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1423,54 +1432,54 @@
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>1.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>262.69</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1543,54 +1552,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>33.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>72.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1663,54 +1672,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>11.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.85</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>76.44</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1724,54 +1733,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>24.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.55</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>92.94</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1785,54 +1794,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>1.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.47</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>233.35</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1846,54 +1855,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>2.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.27</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>76.41</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1907,54 +1916,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>6.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>91.3</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1968,54 +1977,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>20.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>17.93</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>89.54</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2029,54 +2038,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
         <v>12.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>11.77</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>92.95</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2090,54 +2099,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P20" s="4">
         <v>9.03</v>
       </c>
       <c r="Q20" s="4">
-        <v>6.19</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>68.47</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2151,54 +2160,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P21" s="4">
         <v>24.01</v>
       </c>
       <c r="Q21" s="4">
-        <v>19.7</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>82.04</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2212,54 +2221,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P22" s="4">
         <v>21.62</v>
       </c>
       <c r="Q22" s="4">
-        <v>18.26</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>84.45</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2273,54 +2282,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P23" s="4">
         <v>13.74</v>
       </c>
       <c r="Q23" s="4">
-        <v>11.84</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>86.16</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2334,54 +2343,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
         <v>3.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.8</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>83.5</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2395,54 +2404,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P25" s="4">
         <v>21.49</v>
       </c>
       <c r="Q25" s="4">
-        <v>18.74</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>87.2</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2456,54 +2465,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P26" s="4">
         <v>13.73</v>
       </c>
       <c r="Q26" s="4">
-        <v>11.88</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>86.53</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2517,54 +2526,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P27" s="4">
         <v>83.92</v>
       </c>
       <c r="Q27" s="4">
-        <v>83.05</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>98.96</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2578,101 +2587,160 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="4">
         <v>36.42</v>
       </c>
       <c r="Q28" s="4">
-        <v>27.95</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>76.75</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P29" s="4">
+        <v>18.6</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>721.68</v>
+      </c>
+      <c r="P30" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>