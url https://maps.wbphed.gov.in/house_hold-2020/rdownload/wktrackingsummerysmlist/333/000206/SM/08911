--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1072,54 +1072,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>26.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.08</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1133,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>27.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.52</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1194,54 +1194,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>5.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.01</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1255,54 +1255,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>132.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1432,54 +1432,54 @@
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>1.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>262.69</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1552,54 +1552,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>33.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>72.09</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1672,54 +1672,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>11.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>76.44</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1733,54 +1733,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>24.26</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.55</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1794,54 +1794,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>1.06</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>233.35</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1855,54 +1855,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>2.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>76.41</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1916,54 +1916,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>6.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>91.3</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1977,54 +1977,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>20.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>17.93</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>89.54</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2038,54 +2038,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
         <v>12.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>11.77</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>92.95</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2099,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P20" s="4">
         <v>9.03</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>6.19</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>68.47</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2160,54 +2160,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P21" s="4">
         <v>24.01</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>19.7</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>82.04</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2221,54 +2221,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P22" s="4">
         <v>21.62</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>18.26</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>84.45</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2282,54 +2282,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P23" s="4">
         <v>13.74</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>11.84</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>86.16</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2343,54 +2343,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
         <v>3.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>83.5</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2404,54 +2404,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P25" s="4">
         <v>21.49</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>18.74</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>87.2</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2465,54 +2465,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P26" s="4">
         <v>13.73</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>86.53</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2526,54 +2526,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P27" s="4">
         <v>83.92</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>83.05</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2587,54 +2587,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P28" s="4">
         <v>36.42</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>27.95</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>76.75</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2646,88 +2646,88 @@
         <v>152</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P29" s="4">
         <v>18.6</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>16.1</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>86.53</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>721.68</v>
       </c>
       <c r="P30" s="8">
-        <v>0</v>
+        <v>371.06</v>
       </c>
       <c r="Q30" s="8">
-        <v>0</v>
+        <v>51.42</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>