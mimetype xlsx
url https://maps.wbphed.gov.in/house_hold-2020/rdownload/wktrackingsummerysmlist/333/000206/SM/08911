--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -89,438 +89,438 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Amaipara (Zone-A) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Par</t>
   </si>
   <si>
     <t>SM/08911</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Amaipara (Village code 314910) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000473/2021-2022</t>
+  </si>
+  <si>
+    <t>1875/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>AJAY MONDAL</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chaipara (Village code 314896) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000754/2021-2022</t>
+  </si>
+  <si>
+    <t>2209/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000463/2020-2021</t>
+  </si>
+  <si>
+    <t>88/ BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>FNC CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Goljarbag (Village code 314893) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000457/2021-2022</t>
+  </si>
+  <si>
+    <t>1861/BD-I</t>
+  </si>
+  <si>
+    <t>M/S. SUKUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Remaining Retrofitting of Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission under command area of different villages under AMAIPARA (Zone-A) Surface Water based Water Supply Scheme of Central Sector (Part-I) under Murshidabad -Jiaganj Block in Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>516/BD-I</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>M/S. M.G. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-51B/6299 Bolero Diesel car for official use of Assistant Engineer, Raghunathganj Sub Division, PHE Dte. period for 01.01.2023 to 31.12.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000184/2022-2023</t>
+  </si>
+  <si>
+    <t>1388/BD-I</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Bahadurpur (Village code 314894) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000456/2021-2022</t>
+  </si>
+  <si>
+    <t>1860/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bilkandi (Village code 314904) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>1879/BD-I</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Begampur (Village code 314908) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2021-2022</t>
+  </si>
+  <si>
+    <t>1910/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>07/11/2021</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sadek Sarai (Village code 314897) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000752/2021-2022</t>
+  </si>
+  <si>
+    <t>118/BD-I</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>ANKUSH CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chandipur(Village code 314903) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000755/2021-2022</t>
+  </si>
+  <si>
+    <t>2210/BD-I</t>
+  </si>
+  <si>
+    <t>09/01/2022</t>
+  </si>
+  <si>
+    <t>ASHIS KUMAR BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.01.2023 to 31.07.2023.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000172/2022-2023</t>
+  </si>
+  <si>
+    <t>1387/BD-I</t>
+  </si>
+  <si>
+    <t>23/07/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK HALDER</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Payasti Katiganga (Village code 314891) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000553/2021-2022</t>
+  </si>
+  <si>
+    <t>1911/BD-I</t>
+  </si>
+  <si>
+    <t>PRAVAT KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramnagar (Village code 314909) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000474/2021-2022</t>
+  </si>
+  <si>
+    <t>1876/BD-I</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR CHAUDHURI</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bagdhar (Village code 314906) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>1877/BD-I</t>
+  </si>
+  <si>
+    <t>MAA SANKARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Bhrigurambati (Village code 314892) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000458/2021-2022</t>
+  </si>
+  <si>
+    <t>1862/BD-I</t>
+  </si>
+  <si>
+    <t>AZAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Tantipara (Village code 314895) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>1859/BD-I</t>
+  </si>
+  <si>
+    <t>BIJOY SINGHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ambarnagar (Village code 314905) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000476/2021-2022</t>
+  </si>
+  <si>
+    <t>1878/BD-I</t>
+  </si>
+  <si>
+    <t>DOBAY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raichandpur (Village code 314902) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000478/2021-2022</t>
+  </si>
+  <si>
+    <t>1880/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Gujasti Rampur (Village code 314898) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000460/2021-2022</t>
+  </si>
+  <si>
+    <t>1864/BD-I</t>
+  </si>
+  <si>
+    <t>N.H ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kanchannagar (Village code 314907) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000554/2021-2022</t>
+  </si>
+  <si>
+    <t>1912/BD-I</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dakshin Ganespur (Village code 314938) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000472/2021-2022</t>
+  </si>
+  <si>
+    <t>1874/BD-I</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Narayanpur (Village code 314899) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2021-2022</t>
+  </si>
+  <si>
+    <t>117/BD-I</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Amaipara Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000757/2021-2022</t>
+  </si>
+  <si>
+    <t>2223/BD-I</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baliapukur(Village code 314901) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2021-2022</t>
+  </si>
+  <si>
+    <t>217/BD-I</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Uttar Ganeshpur (Village code 314890) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000459/2021-2022</t>
+  </si>
+  <si>
+    <t>1863/BD-I</t>
+  </si>
+  <si>
     <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Jayenpur (Village code 314900) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000461/2021-2022</t>
   </si>
   <si>
     <t>1865/BD-I</t>
-  </si>
-[...373 lines deleted...]
-    <t>1863/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,1634 +1069,1634 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>26.81</v>
+        <v>27.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>19.86</v>
+        <v>20.95</v>
       </c>
       <c r="R3" s="4">
-        <v>74.08</v>
+        <v>77.52</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>27.02</v>
+        <v>5.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.95</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
-        <v>77.52</v>
+        <v>96.01</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>5.21</v>
+        <v>132.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>5</v>
+        <v>7.66</v>
       </c>
       <c r="R5" s="4">
-        <v>96.01</v>
+        <v>5.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>132.44</v>
+        <v>42.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>42.48</v>
+        <v>102.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>102.61</v>
+        <v>1.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>262.69</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>1.81</v>
+        <v>21.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>262.69</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>21.72</v>
+        <v>33.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>72.09</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>33.81</v>
+        <v>2.61</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>72.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>2.61</v>
+        <v>11.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.44</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>11.58</v>
+        <v>24.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.85</v>
+        <v>22.55</v>
       </c>
       <c r="R13" s="4">
-        <v>76.44</v>
+        <v>92.94</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>24.26</v>
+        <v>1.06</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.55</v>
+        <v>2.47</v>
       </c>
       <c r="R14" s="4">
-        <v>92.94</v>
+        <v>233.35</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>1.06</v>
+        <v>2.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.47</v>
+        <v>2.27</v>
       </c>
       <c r="R15" s="4">
-        <v>233.35</v>
+        <v>76.41</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>2.97</v>
+        <v>6.69</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.27</v>
+        <v>6.11</v>
       </c>
       <c r="R16" s="4">
-        <v>76.41</v>
+        <v>91.3</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>6.69</v>
+        <v>20.03</v>
       </c>
       <c r="Q17" s="4">
-        <v>6.11</v>
+        <v>17.93</v>
       </c>
       <c r="R17" s="4">
-        <v>91.3</v>
+        <v>89.54</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P18" s="4">
-        <v>20.03</v>
+        <v>12.67</v>
       </c>
       <c r="Q18" s="4">
-        <v>17.93</v>
+        <v>11.77</v>
       </c>
       <c r="R18" s="4">
-        <v>89.54</v>
+        <v>92.95</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>12.67</v>
+        <v>9.03</v>
       </c>
       <c r="Q19" s="4">
-        <v>11.77</v>
+        <v>6.19</v>
       </c>
       <c r="R19" s="4">
-        <v>92.95</v>
+        <v>68.47</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>9.03</v>
+        <v>24.01</v>
       </c>
       <c r="Q20" s="4">
-        <v>6.19</v>
+        <v>19.7</v>
       </c>
       <c r="R20" s="4">
-        <v>68.47</v>
+        <v>82.04</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="P21" s="4">
-        <v>24.01</v>
+        <v>21.62</v>
       </c>
       <c r="Q21" s="4">
-        <v>19.7</v>
+        <v>18.26</v>
       </c>
       <c r="R21" s="4">
-        <v>82.04</v>
+        <v>84.45</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>21.62</v>
+        <v>13.74</v>
       </c>
       <c r="Q22" s="4">
-        <v>18.26</v>
+        <v>11.84</v>
       </c>
       <c r="R22" s="4">
-        <v>84.45</v>
+        <v>86.16</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P23" s="4">
-        <v>13.74</v>
+        <v>3.35</v>
       </c>
       <c r="Q23" s="4">
-        <v>11.84</v>
+        <v>2.8</v>
       </c>
       <c r="R23" s="4">
-        <v>86.16</v>
+        <v>83.5</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>3.35</v>
+        <v>21.49</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.8</v>
+        <v>18.74</v>
       </c>
       <c r="R24" s="4">
-        <v>83.5</v>
+        <v>87.2</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="P25" s="4">
-        <v>21.49</v>
+        <v>13.73</v>
       </c>
       <c r="Q25" s="4">
-        <v>18.74</v>
+        <v>11.88</v>
       </c>
       <c r="R25" s="4">
-        <v>87.2</v>
+        <v>86.53</v>
       </c>
       <c r="S25" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="P26" s="4">
-        <v>13.73</v>
+        <v>83.92</v>
       </c>
       <c r="Q26" s="4">
-        <v>11.88</v>
+        <v>83.05</v>
       </c>
       <c r="R26" s="4">
-        <v>86.53</v>
+        <v>98.96</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="P27" s="4">
-        <v>83.92</v>
+        <v>36.42</v>
       </c>
       <c r="Q27" s="4">
-        <v>83.05</v>
+        <v>27.95</v>
       </c>
       <c r="R27" s="4">
-        <v>98.96</v>
+        <v>76.75</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>150</v>
+        <v>101</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>151</v>
+        <v>118</v>
       </c>
       <c r="P28" s="4">
-        <v>36.42</v>
+        <v>18.6</v>
       </c>
       <c r="Q28" s="4">
-        <v>27.95</v>
+        <v>16.1</v>
       </c>
       <c r="R28" s="4">
-        <v>76.75</v>
+        <v>86.53</v>
       </c>
       <c r="S28" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K29" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="P29" s="4">
-        <v>18.6</v>
+        <v>26.81</v>
       </c>
       <c r="Q29" s="4">
-        <v>16.1</v>
+        <v>19.86</v>
       </c>
       <c r="R29" s="4">
-        <v>86.53</v>
+        <v>74.08</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>721.68</v>