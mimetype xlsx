--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,438 +89,438 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Amaipara (Zone-A) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Par</t>
   </si>
   <si>
     <t>SM/08911</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000463/2020-2021</t>
+  </si>
+  <si>
+    <t>88/ BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>FNC CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Bahadurpur (Village code 314894) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000456/2021-2022</t>
+  </si>
+  <si>
+    <t>1860/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>M/S. SUKUMAR SINHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Jayenpur (Village code 314900) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000461/2021-2022</t>
+  </si>
+  <si>
+    <t>1865/BD-I</t>
+  </si>
+  <si>
+    <t>AJAY MONDAL</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bilkandi (Village code 314904) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>1879/BD-I</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Goljarbag (Village code 314893) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000457/2021-2022</t>
+  </si>
+  <si>
+    <t>1861/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Begampur (Village code 314908) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2021-2022</t>
+  </si>
+  <si>
+    <t>1910/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>07/11/2021</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chandipur(Village code 314903) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000755/2021-2022</t>
+  </si>
+  <si>
+    <t>2210/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>09/01/2022</t>
+  </si>
+  <si>
+    <t>ASHIS KUMAR BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ambarnagar (Village code 314905) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000476/2021-2022</t>
+  </si>
+  <si>
+    <t>1878/BD-I</t>
+  </si>
+  <si>
+    <t>DOBAY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Chaipara (Village code 314896) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000754/2021-2022</t>
+  </si>
+  <si>
+    <t>2209/BD-I</t>
+  </si>
+  <si>
+    <t>30/12/2021</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Bhrigurambati (Village code 314892) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000458/2021-2022</t>
+  </si>
+  <si>
+    <t>1862/BD-I</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>AZAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raichandpur (Village code 314902) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000478/2021-2022</t>
+  </si>
+  <si>
+    <t>1880/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dakshin Ganespur (Village code 314938) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000472/2021-2022</t>
+  </si>
+  <si>
+    <t>1874/BD-I</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bagdhar (Village code 314906) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>1877/BD-I</t>
+  </si>
+  <si>
+    <t>MAA SANKARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Gujasti Rampur (Village code 314898) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000460/2021-2022</t>
+  </si>
+  <si>
+    <t>1864/BD-I</t>
+  </si>
+  <si>
+    <t>N.H ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ramnagar (Village code 314909) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000474/2021-2022</t>
+  </si>
+  <si>
+    <t>1876/BD-I</t>
+  </si>
+  <si>
+    <t>GOUTAM KUMAR CHAUDHURI</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Payasti Katiganga (Village code 314891) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000553/2021-2022</t>
+  </si>
+  <si>
+    <t>1911/BD-I</t>
+  </si>
+  <si>
+    <t>PRAVAT KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Amaipara (Village code 314910) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad -Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000473/2021-2022</t>
   </si>
   <si>
     <t>1875/BD-I</t>
   </si>
   <si>
-    <t>07/10/2021</t>
-[...59 lines deleted...]
-    <t>M/S. SUKUMAR SINHA</t>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Amaipara Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000757/2021-2022</t>
+  </si>
+  <si>
+    <t>2223/BD-I</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Tantipara (Village code 314895) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>1859/BD-I</t>
+  </si>
+  <si>
+    <t>BIJOY SINGHA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kanchannagar (Village code 314907) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000554/2021-2022</t>
+  </si>
+  <si>
+    <t>1912/BD-I</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Retrofittng Functional Household Tap Connection (FHTC) in connection with JalJeevan Mission and JalSwapna under command area of village of Uttar Ganeshpur (Village code 314890) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte. Scheme ID - 0001756485</t>
+  </si>
+  <si>
+    <t>ORD/000459/2021-2022</t>
+  </si>
+  <si>
+    <t>1863/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sadek Sarai (Village code 314897) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000752/2021-2022</t>
+  </si>
+  <si>
+    <t>118/BD-I</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>05/03/2022</t>
+  </si>
+  <si>
+    <t>ANKUSH CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Hiring of one no. Car No- WB 57E-7081 Innova Diesel car for official use of Executive Engineer, Berhampore Division-I, PHE Dte. period for 01.01.2023 to 31.07.2023.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000172/2022-2023</t>
+  </si>
+  <si>
+    <t>1387/BD-I</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/07/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK HALDER</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-51B/6299 Bolero Diesel car for official use of Assistant Engineer, Raghunathganj Sub Division, PHE Dte. period for 01.01.2023 to 31.12.2023.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000184/2022-2023</t>
+  </si>
+  <si>
+    <t>1388/BD-I</t>
+  </si>
+  <si>
+    <t>23/12/2023</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Narayanpur (Village code 314899) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2021-2022</t>
+  </si>
+  <si>
+    <t>117/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baliapukur(Village code 314901) under Amaipara (Zone-A) Surface water based Water Supply Scheme of Central Sector Part-I for Murshidabad-Jiaganj Block, in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000753/2021-2022</t>
+  </si>
+  <si>
+    <t>217/BD-I</t>
+  </si>
+  <si>
+    <t>24/02/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO</t>
   </si>
   <si>
     <t>Remaining Retrofitting of Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission under command area of different villages under AMAIPARA (Zone-A) Surface Water based Water Supply Scheme of Central Sector (Part-I) under Murshidabad -Jiaganj Block in Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000120/2023-2024</t>
   </si>
   <si>
     <t>516/BD-I</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
     <t>M/S. M.G. CONSTRUCTION</t>
-  </si>
-[...292 lines deleted...]
-    <t>1865/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,1634 +1069,1634 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>27.02</v>
+        <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>20.95</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>77.52</v>
+        <v>5.79</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>5.21</v>
+        <v>21.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.01</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>132.44</v>
+        <v>26.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.66</v>
+        <v>19.86</v>
       </c>
       <c r="R5" s="4">
-        <v>5.79</v>
+        <v>74.08</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>42.48</v>
+        <v>33.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>72.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>102.61</v>
+        <v>42.48</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>1.81</v>
+        <v>2.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>262.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>21.72</v>
+        <v>24.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>33.81</v>
+        <v>24.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.37</v>
+        <v>19.7</v>
       </c>
       <c r="R10" s="4">
-        <v>72.09</v>
+        <v>82.04</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.61</v>
+        <v>5.21</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.01</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.58</v>
+        <v>12.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.85</v>
+        <v>11.77</v>
       </c>
       <c r="R12" s="4">
-        <v>76.44</v>
+        <v>92.95</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>24.26</v>
+        <v>21.62</v>
       </c>
       <c r="Q13" s="4">
-        <v>22.55</v>
+        <v>18.26</v>
       </c>
       <c r="R13" s="4">
-        <v>92.94</v>
+        <v>84.45</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>1.06</v>
+        <v>21.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.47</v>
+        <v>18.74</v>
       </c>
       <c r="R14" s="4">
-        <v>233.35</v>
+        <v>87.2</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>2.97</v>
+        <v>20.03</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.27</v>
+        <v>17.93</v>
       </c>
       <c r="R15" s="4">
-        <v>76.41</v>
+        <v>89.54</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>6.69</v>
+        <v>13.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>6.11</v>
+        <v>11.84</v>
       </c>
       <c r="R16" s="4">
-        <v>91.3</v>
+        <v>86.16</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>20.03</v>
+        <v>6.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>17.93</v>
+        <v>6.11</v>
       </c>
       <c r="R17" s="4">
-        <v>89.54</v>
+        <v>91.3</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="P18" s="4">
-        <v>12.67</v>
+        <v>2.97</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.77</v>
+        <v>2.27</v>
       </c>
       <c r="R18" s="4">
-        <v>92.95</v>
+        <v>76.41</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>44</v>
       </c>
       <c r="P19" s="4">
-        <v>9.03</v>
+        <v>27.02</v>
       </c>
       <c r="Q19" s="4">
-        <v>6.19</v>
+        <v>20.95</v>
       </c>
       <c r="R19" s="4">
-        <v>68.47</v>
+        <v>77.52</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="P20" s="4">
-        <v>24.01</v>
+        <v>83.92</v>
       </c>
       <c r="Q20" s="4">
-        <v>19.7</v>
+        <v>83.05</v>
       </c>
       <c r="R20" s="4">
-        <v>82.04</v>
+        <v>98.96</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="P21" s="4">
-        <v>21.62</v>
+        <v>9.03</v>
       </c>
       <c r="Q21" s="4">
-        <v>18.26</v>
+        <v>6.19</v>
       </c>
       <c r="R21" s="4">
-        <v>84.45</v>
+        <v>68.47</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="P22" s="4">
-        <v>13.74</v>
+        <v>3.35</v>
       </c>
       <c r="Q22" s="4">
-        <v>11.84</v>
+        <v>2.8</v>
       </c>
       <c r="R22" s="4">
-        <v>86.16</v>
+        <v>83.5</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="P23" s="4">
-        <v>3.35</v>
+        <v>18.6</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.8</v>
+        <v>16.1</v>
       </c>
       <c r="R23" s="4">
-        <v>83.5</v>
+        <v>86.53</v>
       </c>
       <c r="S23" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="P24" s="4">
-        <v>21.49</v>
+        <v>11.58</v>
       </c>
       <c r="Q24" s="4">
-        <v>18.74</v>
+        <v>8.85</v>
       </c>
       <c r="R24" s="4">
-        <v>87.2</v>
+        <v>76.44</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>82</v>
+        <v>133</v>
       </c>
       <c r="P25" s="4">
-        <v>13.73</v>
+        <v>1.06</v>
       </c>
       <c r="Q25" s="4">
-        <v>11.88</v>
+        <v>2.47</v>
       </c>
       <c r="R25" s="4">
-        <v>86.53</v>
+        <v>233.35</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>83.92</v>
+        <v>1.81</v>
       </c>
       <c r="Q26" s="4">
-        <v>83.05</v>
+        <v>4.77</v>
       </c>
       <c r="R26" s="4">
-        <v>98.96</v>
+        <v>262.69</v>
       </c>
       <c r="S26" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>147</v>
+        <v>125</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="P27" s="4">
-        <v>36.42</v>
+        <v>13.73</v>
       </c>
       <c r="Q27" s="4">
-        <v>27.95</v>
+        <v>11.88</v>
       </c>
       <c r="R27" s="4">
-        <v>76.75</v>
+        <v>86.53</v>
       </c>
       <c r="S27" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>30</v>
+        <v>146</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="P28" s="4">
-        <v>18.6</v>
+        <v>36.42</v>
       </c>
       <c r="Q28" s="4">
-        <v>16.1</v>
+        <v>27.95</v>
       </c>
       <c r="R28" s="4">
-        <v>86.53</v>
+        <v>76.75</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>26.81</v>
+        <v>102.61</v>
       </c>
       <c r="Q29" s="4">
-        <v>19.86</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>74.08</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>721.68</v>