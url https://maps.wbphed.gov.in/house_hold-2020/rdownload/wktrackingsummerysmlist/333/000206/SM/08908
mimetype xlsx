--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -126,50 +126,71 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Naoda, Sahapur, Ratanpur, Betberia, Kheali, Palaighata, Jafrabad, Sattarpur, Chaitanyapur &amp; Bhadur (Village code 315568, 315569, 315570, 315571, 315572, 315574, 315575, 315576, 315577 &amp; 315579) under Chaitanyapur (Zone-C) Water Supply Scheme of Beldanga -I Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000848/2021-2022</t>
   </si>
   <si>
     <t>104/BD-I</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Trial run of distribution system pipeline (CI/DI/UPVC/HDPE) and allied works at Chaitanyapur Surface based water supply (under Central Sector Part-II) Scheme under JJM for uncovered arsenic affected area of Beldanga-I under Berhampore Division-I, PHE Dte Period for 3 Months.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000425/2023-2024</t>
+  </si>
+  <si>
+    <t>283/BD-I</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>JAMIRUL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -778,101 +799,162 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>318.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>300.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.26</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>6.67</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>6.62</v>
+      </c>
+      <c r="R5" s="4">
+        <v>99.3</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>353.61</v>
+      </c>
+      <c r="P6" s="8">
+        <v>306.82</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>86.77</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>