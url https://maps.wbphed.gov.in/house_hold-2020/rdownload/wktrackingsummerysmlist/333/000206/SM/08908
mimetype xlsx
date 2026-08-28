--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Chaitanyapur (Zone-C) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Beldanga-I Blo</t>
   </si>
   <si>
     <t>SM/08908</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Naoda, Sahapur, Ratanpur, Betberia, Kheali, Palaighata, Jafrabad, Sattarpur, Chaitanyapur &amp; Bhadur (Village code 315568, 315569, 315570, 315571, 315572, 315574, 315575, 315576, 315577 &amp; 315579) under Chaitanyapur (Zone-C) Water Supply Scheme of Beldanga -I Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000848/2021-2022</t>
+  </si>
+  <si>
+    <t>104/BD-I</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2021-2022</t>
   </si>
   <si>
     <t>139/BD-I</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Trial run of distribution system pipeline (CI/DI/UPVC/HDPE) and allied works at Chaitanyapur Surface based water supply (under Central Sector Part-II) Scheme under JJM for uncovered arsenic affected area of Beldanga-I under Berhampore Division-I, PHE Dte Period for 3 Months.</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000425/2023-2024</t>
   </si>
   <si>
     <t>283/BD-I</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>JAMIRUL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -717,170 +717,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.46</v>
+        <v>318.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>300.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>318.48</v>
+        <v>28.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>300.19</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>94.26</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.67</v>
       </c>
       <c r="Q5" s="4">
         <v>6.62</v>
       </c>