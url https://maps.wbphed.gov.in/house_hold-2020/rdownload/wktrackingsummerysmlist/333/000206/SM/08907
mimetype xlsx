--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,74 @@
     <t>SM/08907</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) laying pipeline in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Halalpur, Mohula, Binkar, Mahishasthali, Gopinathpur &amp; Bhabta under Mohula (ZONE-A) Water Supply Scheme in the district Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000075/2022-2023</t>
   </si>
   <si>
     <t>1641/BD-I</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Laying of 150 mm dia (K-9), 250 mm &amp; 300 mm dia DI (K-7) pipeline with interconnection in between Rising Main and Distribution System and 200 mm, 225 mm dia UPVC pipeline of unlead portion within command area of Mohula (Zone-A) W/S scheme of Arsenic affected area of Beldanga uncovered W/S scheme under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>953/BD-I</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>12/11/2023</t>
+  </si>
+  <si>
+    <t>JAMIRUL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -715,87 +739,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>558.19</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>14.09</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>572.29</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>