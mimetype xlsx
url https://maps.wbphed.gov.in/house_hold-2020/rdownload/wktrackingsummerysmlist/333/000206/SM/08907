--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -786,88 +786,88 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.45</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>572.29</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>