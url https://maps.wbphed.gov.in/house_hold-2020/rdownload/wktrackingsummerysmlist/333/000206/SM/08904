--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,96 +89,81 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Bishnupur Ground Water Supply Scheme Under Raninagar-I Block In Murshidabad District Under Berhampore Division</t>
   </si>
   <si>
     <t>SM/08904</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bishnupur (Village code 314780) under Bishnupur Ground Water Supply Scheme of Raninagar I Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-16)</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2021-2022</t>
+  </si>
+  <si>
+    <t>141/BD-I</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Pratappur (village code 314757) under Bishnupur Ground Water based Water Supply Scheme in Raninagar-I Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
-    <t>ORD/000451/2021-2022</t>
-[...2 lines deleted...]
-    <t>1884/BD-I</t>
+    <t>ORD/000240/2021-2022</t>
+  </si>
+  <si>
+    <t>1850/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
-  </si>
-[...28 lines deleted...]
-    <t>1850/BD-I</t>
   </si>
   <si>
     <t>15/01/2022</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kamalpur (village code 314778) under Bishnupur Ground Water based Water Supply Scheme in Raninagar-I Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000241/2021-2022</t>
   </si>
   <si>
     <t>1851/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -582,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,305 +705,244 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>98.17</v>
+        <v>5.82</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>5.82</v>
+        <v>96.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>43.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>96.18</v>
+        <v>96.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.26</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...36 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="A6" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>198.73</v>
+      </c>
+      <c r="P6" s="8">
+        <v>73.98</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>37.23</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>