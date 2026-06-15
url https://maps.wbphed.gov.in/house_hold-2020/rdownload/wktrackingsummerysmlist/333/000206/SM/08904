--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,65 @@
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000240/2021-2022</t>
   </si>
   <si>
     <t>1850/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>15/01/2022</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kamalpur (village code 314778) under Bishnupur Ground Water based Water Supply Scheme in Raninagar-I Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000241/2021-2022</t>
   </si>
   <si>
     <t>1851/BD-I</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bishnupur (Village code 314780) under Bishnupur Ground Water Supply Scheme of Raninagar I Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-16)</t>
+  </si>
+  <si>
+    <t>ORD/000451/2021-2022</t>
+  </si>
+  <si>
+    <t>1884/BD-I</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>M/S NAYLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,73 +582,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -862,87 +877,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>96.73</v>
       </c>
       <c r="Q5" s="4">
         <v>30.24</v>
       </c>
       <c r="R5" s="4">
         <v>31.26</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6" s="4">
+        <v>98.17</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>83.62</v>
+      </c>
+      <c r="R6" s="4">
+        <v>85.18</v>
+      </c>
+      <c r="S6" s="4">
+        <v>85</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>296.9</v>
+      </c>
+      <c r="P7" s="8">
+        <v>157.6</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>53.08</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>