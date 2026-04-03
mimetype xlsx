--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,75 +89,54 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Bali Zone-II Ground Water Supply Scheme Under Nawda Block In Murshidabad District Under Berhampore Division-I,</t>
   </si>
   <si>
     <t>SM/08903</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Formal work order for Water Supply arrangement for arsenic affected habitation with SOLAR Power connection by Construction/ installation of Community Purification Plant (CPP) unit including Tubewell (125 x50 mm dia ) with DTH (for Population 351-500 &amp; Raw Water As concentration upto 0.15 ppm) at Different habitations [For-9 nos Unit] in different Villages of Block of Farakka ( 9 Units) under Berhampore Division-I , P.H.E. Dte. in the District of Murshidabad. (Site list S/L No 04)</t>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bali (Village code 315524) under Bali Zone-II Ground Water Supply Scheme in Nawda Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
-  </si>
-[...19 lines deleted...]
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bali (Village code 315524) under Bali Zone-II Ground Water Supply Scheme in Nawda Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-01)</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000555/2021-2022</t>
   </si>
   <si>
     <t>1886/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -564,73 +543,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -724,165 +703,104 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>143.25</v>
+        <v>248.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>89.49</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>62.47</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...20 lines deleted...]
-      <c r="P4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
         <v>248.74</v>
       </c>
-      <c r="Q4" s="4">
-[...7 lines deleted...]
-      </c>
+      <c r="P4" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>0</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>