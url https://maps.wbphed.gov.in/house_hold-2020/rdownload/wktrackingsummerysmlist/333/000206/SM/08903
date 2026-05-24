--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -706,88 +706,88 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>248.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>133.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.64</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>248.74</v>
       </c>
       <c r="P4" s="8">
-        <v>0</v>
+        <v>133.42</v>
       </c>
       <c r="Q4" s="8">
-        <v>0</v>
+        <v>53.64</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>