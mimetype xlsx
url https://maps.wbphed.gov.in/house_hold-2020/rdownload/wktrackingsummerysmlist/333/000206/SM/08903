--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,74 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bali (Village code 315524) under Bali Zone-II Ground Water Supply Scheme in Nawda Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000555/2021-2022</t>
   </si>
   <si>
     <t>1886/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Water Supply arrangement for arsenic affected habitation with SOLAR Power connection by Construction/ installation of Community Purification Plant (CPP) unit including Tubewell (125 x50 mm dia ) with DTH (for Population 351-500 &amp; Raw Water As concentration upto 0.15 ppm) at Different habitations [For-9 nos Unit] in different Villages of Block of Farakka ( 9 Units) under Berhampore Division-I , P.H.E. Dte. in the District of Murshidabad. (Site list S/L No 04)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000563/2021-2022</t>
+  </si>
+  <si>
+    <t>1917/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,87 +744,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>248.74</v>
       </c>
       <c r="Q3" s="4">
         <v>133.42</v>
       </c>
       <c r="R3" s="4">
         <v>53.64</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>143.25</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>89.49</v>
+      </c>
+      <c r="R4" s="4">
+        <v>62.47</v>
+      </c>
+      <c r="S4" s="4">
+        <v>80</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>391.99</v>
+      </c>
+      <c r="P5" s="8">
+        <v>222.92</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>56.87</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>