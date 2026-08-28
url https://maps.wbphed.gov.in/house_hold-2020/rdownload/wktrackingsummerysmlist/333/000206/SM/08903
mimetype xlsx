--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Bali Zone-II Ground Water Supply Scheme Under Nawda Block In Murshidabad District Under Berhampore Division-I,</t>
   </si>
   <si>
     <t>SM/08903</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for Water Supply arrangement for arsenic affected habitation with SOLAR Power connection by Construction/ installation of Community Purification Plant (CPP) unit including Tubewell (125 x50 mm dia ) with DTH (for Population 351-500 &amp; Raw Water As concentration upto 0.15 ppm) at Different habitations [For-9 nos Unit] in different Villages of Block of Farakka ( 9 Units) under Berhampore Division-I , P.H.E. Dte. in the District of Murshidabad. (Site list S/L No 04)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000563/2021-2022</t>
+  </si>
+  <si>
+    <t>1917/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bali (Village code 315524) under Bali Zone-II Ground Water Supply Scheme in Nawda Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-01)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000555/2021-2022</t>
   </si>
   <si>
     <t>1886/BD-I</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>05/04/2022</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
-  </si>
-[...22 lines deleted...]
-    <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -727,60 +727,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>248.74</v>
+        <v>143.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>133.42</v>
+        <v>89.49</v>
       </c>
       <c r="R3" s="4">
-        <v>53.64</v>
+        <v>62.47</v>
       </c>
       <c r="S3" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -788,60 +788,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>143.25</v>
+        <v>248.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>89.49</v>
+        <v>133.42</v>
       </c>
       <c r="R4" s="4">
-        <v>62.47</v>
+        <v>53.64</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>391.99</v>