--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -865,54 +865,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>161.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>161.22</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -926,88 +926,88 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>96.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>50.73</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>52.42</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>276.33</v>
       </c>
       <c r="P7" s="8">
-        <v>211.95</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>76.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>