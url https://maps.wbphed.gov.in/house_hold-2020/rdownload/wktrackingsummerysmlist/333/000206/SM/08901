--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Nazirpur Village (Code-315684), Andulberia Village (Code-315690) Under Command Area Of Andulberia Ground Water Supply Scheme (P</t>
   </si>
   <si>
     <t>SM/08901</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Andulberia (Village code 315690) under Andulberia Ground Water Supply Scheme in Beldanga-II Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-15)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000500/2021-2022</t>
+  </si>
+  <si>
+    <t>1907/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nazirpur (village code 315684) under ANDULBERIA Ground Water based Water Supply Scheme in Beldanga-II Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000586/2021-2022</t>
+  </si>
+  <si>
+    <t>2016/BD-I</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2021-2022</t>
   </si>
   <si>
     <t>72/BD-I</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2021-2022</t>
   </si>
   <si>
     <t>63/BD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
-  </si>
-[...43 lines deleted...]
-    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,288 +726,288 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.44</v>
+        <v>161.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>161.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>13.74</v>
+        <v>96.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.42</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>161.38</v>
+        <v>4.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>96.77</v>
+        <v>13.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>276.33</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>211.95</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>76.7</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>