--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -745,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>253.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>176.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.7</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -806,54 +806,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>13.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.53</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -867,88 +867,88 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>95.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.66</v>
       </c>
       <c r="S5" s="4">
         <v>59</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>362.26</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>206.51</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>57.01</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>