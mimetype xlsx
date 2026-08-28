--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Villages Of Bajupur Madhapur (Code-314235), Nadaipur (Code-314205), Upar Fatepur (Code-314212) In The Command Area Of Bajupu</t>
   </si>
   <si>
     <t>SM/08899</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of NADAIPUR (Village code 314205) under Bajupur Madhupur Ground Water based Water Supply Scheme in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000249/2020-2021</t>
+  </si>
+  <si>
+    <t>921/BD-I</t>
+  </si>
+  <si>
+    <t>11/12/2020</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>H.I ENTERPRISE</t>
+  </si>
+  <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Sahapur (Village code 315210), Upar Fatepur (Village Code 314212) &amp; Bajupur Madhupur (Village Code 314235) under Bajupur Madhupur Ground Water Supply Scheme for Lalgola Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000299/2020-2021</t>
   </si>
   <si>
     <t>994/BD-I</t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>BIJOY CHOWDHURY</t>
   </si>
   <si>
     <t>Additional Laying works at village Sahapur, Upar Fatepur and Bajipur Madhupur (Village code-314210,314212 and 314235) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Bajipur Madhupur Ground water based Water supply scheme (Lalgola,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad</t>
   </si>
   <si>
     <t>ORD/000797/2021-2022</t>
   </si>
   <si>
     <t>2314/BD-I</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>12/02/2022</t>
-  </si>
-[...22 lines deleted...]
-    <t>H.I ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -742,182 +742,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>253.85</v>
+        <v>95.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>176.93</v>
+        <v>18.68</v>
       </c>
       <c r="R3" s="4">
-        <v>69.7</v>
+        <v>19.66</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>13.36</v>
+        <v>253.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.9</v>
+        <v>176.93</v>
       </c>
       <c r="R4" s="4">
-        <v>81.53</v>
+        <v>69.7</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>95.04</v>
+        <v>13.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.68</v>
+        <v>10.9</v>
       </c>
       <c r="R5" s="4">
-        <v>19.66</v>
+        <v>81.53</v>
       </c>
       <c r="S5" s="4">
-        <v>59</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>362.26</v>