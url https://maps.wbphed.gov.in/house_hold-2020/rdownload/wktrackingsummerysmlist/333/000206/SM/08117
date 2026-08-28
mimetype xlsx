--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,162 +113,162 @@
   <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bhatpara,Ramdaspur,Kamalpur &amp; Jafrabad (Village code 314864,314865,314866 &amp; 314867) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000214/2021-2022</t>
+  </si>
+  <si>
+    <t>1012/BD-I</t>
+  </si>
+  <si>
+    <t>21/06/2021</t>
+  </si>
+  <si>
+    <t>20/08/2021</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kalikapur,Hasnabad &amp; Sashidharpur (Village code 314861,314862 &amp; 314863) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000210/2021-2022</t>
+  </si>
+  <si>
+    <t>1008/BD-I</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Rambhadrapur &amp; Gouribag (Village code 314839 &amp; 314838) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2021-2022</t>
+  </si>
+  <si>
+    <t>1011/BD-I</t>
+  </si>
+  <si>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>SANDHAN ADHIKARY</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kapasdanga (Village code 314868) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2021-2022</t>
+  </si>
+  <si>
+    <t>1010/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Ransagar, Aliganj,Akherighata ,Chirakuti,Samserganj, Noada,Akbarpur,Sabjikatra, Topkhana, Kadamsarif (Village code 314853,314854,314855,314856,314857,314858,314852,314840 &amp; 314851) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2021-2022</t>
+  </si>
+  <si>
+    <t>1170/BD-I</t>
+  </si>
+  <si>
+    <t>15/07/2021</t>
+  </si>
+  <si>
+    <t>13/09/2021</t>
+  </si>
+  <si>
+    <t>ARINDAM MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dilalpur &amp; Baranda Sibnagar (Village code 314859 &amp; 314860) under Sashidharpur (Zone-B) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2021-2022</t>
+  </si>
+  <si>
+    <t>1009/BD-I</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
     <t>Continuation work order for Hiring of one no. Car No. W.B-51B/5774 Bolero Diesel car for official use of Assistant Engineer-I, under Berhampore Division-I, PHE Dte. period for 01.01.2024 to 31.12.2024</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>1280/BD-I</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
-  </si>
-[...88 lines deleted...]
-    <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,54 +820,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,457 +878,457 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.81</v>
+        <v>68.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.99</v>
       </c>
       <c r="S4" s="4">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
-        <v>88.47</v>
+        <v>77.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.58</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>68.61</v>
+        <v>46.7</v>
       </c>
       <c r="Q6" s="4">
+        <v>41.27</v>
+      </c>
+      <c r="R6" s="4">
+        <v>88.37</v>
+      </c>
+      <c r="S6" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>77.98</v>
+        <v>68.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>44.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>46.7</v>
+        <v>59.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>49.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.2</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>68.64</v>
+        <v>88.47</v>
       </c>
       <c r="Q9" s="4">
+        <v>73.95</v>
+      </c>
+      <c r="R9" s="4">
+        <v>83.6</v>
+      </c>
+      <c r="S9" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>59.21</v>
+        <v>1.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>258.17</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>543.87</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>322.51</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>59.3</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>