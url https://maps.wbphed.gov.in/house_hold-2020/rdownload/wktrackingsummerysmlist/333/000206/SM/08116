--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -847,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>98.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>77.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.01</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -908,54 +908,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -969,54 +969,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>114.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>98.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.93</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1030,54 +1030,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>117.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>105.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1091,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>83.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>71.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.14</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1152,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>84.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>72.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.78</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>78.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>65.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.31</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1333,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>80.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>76.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.81</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1394,88 +1394,88 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="4">
         <v>79.8</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>77.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>875.7</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>653.26</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>74.6</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>