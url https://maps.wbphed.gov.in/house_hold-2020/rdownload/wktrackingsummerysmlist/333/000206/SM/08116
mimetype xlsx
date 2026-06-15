--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,71 @@
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000220/2021-2022</t>
   </si>
   <si>
     <t>1018/BD-I</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Rampur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000852/2021-2022</t>
   </si>
   <si>
     <t>133/BD-I</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-51B/5774 Bolero Diesel car for official use of Assistant Engineer-I, under Berhampore Division-I, PHE Dte. period for 01.01.2025 to 31.12.2025</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>2328/BD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1408,87 +1429,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="4">
         <v>79.8</v>
       </c>
       <c r="Q12" s="4">
         <v>77.93</v>
       </c>
       <c r="R12" s="4">
         <v>97.65</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="R13" s="4">
+        <v>43.82</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>877.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>654.06</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>74.54</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>