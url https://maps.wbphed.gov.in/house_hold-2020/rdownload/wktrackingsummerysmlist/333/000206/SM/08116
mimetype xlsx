--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -113,189 +113,189 @@
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dangapara,Bati &amp; Char Ramipur (Village code 314887,314888 &amp; 314889) under Rampur (Zone-C) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000260/2021-2022</t>
   </si>
   <si>
     <t>1048/BD-I</t>
   </si>
   <si>
     <t>21/06/2021</t>
   </si>
   <si>
     <t>20/08/2021</t>
   </si>
   <si>
     <t>BOSE &amp; CO</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Tentulia &amp; Char Chatra (Village code 314873 &amp; 314874) under Rampur (Zone-C) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-03)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2021-2022</t>
+  </si>
+  <si>
+    <t>1180/BD-I</t>
+  </si>
+  <si>
+    <t>16/07/2021</t>
+  </si>
+  <si>
+    <t>12/01/2022</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hasenpur (Village code 314886) under Rampur (Zone-C) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-04)</t>
+  </si>
+  <si>
+    <t>ORD/000295/2021-2022</t>
+  </si>
+  <si>
+    <t>1181/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Neoai Khamarpara, Purba Gobindapur &amp; Rampur (Village code 314876,314883 &amp; 314884) under Rampur (Zone-C) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2021-2022</t>
+  </si>
+  <si>
+    <t>1047/BD-I</t>
+  </si>
+  <si>
+    <t>A ONE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dharmmapur (Village code 314875) under Rampur (Zone-C) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2021-2022</t>
+  </si>
+  <si>
+    <t>1169/BD-I</t>
+  </si>
+  <si>
+    <t>15/07/2021</t>
+  </si>
+  <si>
+    <t>13/10/2021</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Tentulia &amp; Char Chatra (Village code 314873 &amp; 314874) under Rampur (Zone-C) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-03)</t>
-[...53 lines deleted...]
-    <t>SHYAMAL KUMAR SAHA</t>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kanksa &amp; Hulaspur (Village code 314882 &amp; 314885) under Rampur (Zone-C) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2021-2022</t>
+  </si>
+  <si>
+    <t>1019/BD-I</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nesta &amp; Kumirdaha (Village code 314871 &amp; 314872) under Rampur (Zone-C) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000220/2021-2022</t>
+  </si>
+  <si>
+    <t>1018/BD-I</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Rampur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000852/2021-2022</t>
+  </si>
+  <si>
+    <t>133/BD-I</t>
+  </si>
+  <si>
+    <t>08/02/2022</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE VILL. &amp; P.O.-BHAGIRATHPUR</t>
   </si>
   <si>
     <t>Laying of CI/DI pipeline and sluice valve with chamber at different places under Rampur Zone-C,central sector part-I under JJM under Berhampore Division-I ,P.H.E Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000258/2024-2025</t>
   </si>
   <si>
     <t>2271/BD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>09/05/2022</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no. Car No. W.B-51B/5774 Bolero Diesel car for official use of Assistant Engineer-I, under Berhampore Division-I, PHE Dte. period for 01.01.2025 to 31.12.2025</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000267/2024-2025</t>
   </si>
   <si>
     <t>2328/BD-I</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -905,567 +905,567 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>132.44</v>
+        <v>114.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.66</v>
+        <v>98.18</v>
       </c>
       <c r="R4" s="4">
-        <v>5.79</v>
+        <v>85.93</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>114.26</v>
+        <v>117.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>98.18</v>
+        <v>105.56</v>
       </c>
       <c r="R5" s="4">
-        <v>85.93</v>
+        <v>89.64</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>117.76</v>
+        <v>83.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>105.56</v>
+        <v>71.41</v>
       </c>
       <c r="R6" s="4">
-        <v>89.64</v>
+        <v>85.14</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>83.87</v>
+        <v>84.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>71.41</v>
+        <v>72.88</v>
       </c>
       <c r="R7" s="4">
-        <v>85.14</v>
+        <v>85.78</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>84.96</v>
+        <v>132.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>72.88</v>
+        <v>7.66</v>
       </c>
       <c r="R8" s="4">
-        <v>85.78</v>
+        <v>5.79</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.02</v>
+        <v>78.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>65.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.31</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>78.07</v>
+        <v>80.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>65.04</v>
+        <v>76.68</v>
       </c>
       <c r="R10" s="4">
-        <v>83.31</v>
+        <v>94.81</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>80.88</v>
+        <v>79.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>76.68</v>
+        <v>77.93</v>
       </c>
       <c r="R11" s="4">
-        <v>94.81</v>
+        <v>97.65</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>79.8</v>
+        <v>5.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>77.93</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.65</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>