--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -790,54 +790,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -851,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>134.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>108.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.59</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -912,54 +912,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>71.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>64.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.38</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1034,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>51.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>42.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>82.71</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1095,88 +1095,88 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>66.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>51.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.43</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>509.27</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>274.86</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>53.97</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>