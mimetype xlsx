--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,59 @@
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gauripur (Village code 315412) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000216/2021-2022</t>
   </si>
   <si>
     <t>1014/BD-I</t>
   </si>
   <si>
     <t>05/08/2021</t>
   </si>
   <si>
     <t>SARAJIT KUMAR MAJUMDAR</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gopalnagar,Singa &amp; Banoaripur (Village code 314869,314877 &amp; 314878) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000219/2021-2022</t>
   </si>
   <si>
     <t>1017/BD-I</t>
   </si>
   <si>
     <t>ULTRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Begamnagar,Bhartadoba &amp; Palasdanga (Village code 314879,314880 &amp; 314881) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2021-2022</t>
+  </si>
+  <si>
+    <t>1016/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1109,87 +1118,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>66.11</v>
       </c>
       <c r="Q8" s="4">
         <v>51.85</v>
       </c>
       <c r="R8" s="4">
         <v>78.43</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P9" s="4">
+        <v>61.91</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>50.82</v>
+      </c>
+      <c r="R9" s="4">
+        <v>82.07</v>
+      </c>
+      <c r="S9" s="4">
+        <v>1</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>571.19</v>
+      </c>
+      <c r="P10" s="8">
+        <v>325.67</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>57.02</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>