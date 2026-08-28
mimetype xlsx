--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -131,123 +131,123 @@
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gudhia (Village code 314870) under Begamnagar (Zone-D) Water Supply Scheme of Central Sector Part-I in Murshidabad Jiaganj Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-07)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000501/2021-2022</t>
   </si>
   <si>
     <t>1908/BD-I</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
-    <t>06/04/2022</t>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>DECON INDIA</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Pashchim Gobindapur,Hanribhanga &amp; Biranpur (Village code 314844,314833 &amp; 314834) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000217/2021-2022</t>
   </si>
   <si>
     <t>1015/BD-I</t>
   </si>
   <si>
     <t>21/06/2021</t>
   </si>
   <si>
     <t>20/08/2021</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gopalnagar,Singa &amp; Banoaripur (Village code 314869,314877 &amp; 314878) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2021-2022</t>
+  </si>
+  <si>
+    <t>1017/BD-I</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Begamnagar,Bhartadoba &amp; Palasdanga (Village code 314879,314880 &amp; 314881) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2021-2022</t>
+  </si>
+  <si>
+    <t>1016/BD-I</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Gauripur (Village code 315412) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000216/2021-2022</t>
+  </si>
+  <si>
+    <t>1014/BD-I</t>
+  </si>
+  <si>
+    <t>05/08/2021</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDAR</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Prasadpur,Arazi Mathurapur,Gouripur Khastaluk, Mathurapur &amp; Bele (Village code 314835,314836,314837,314842 &amp; 314843) under Begamnagar (Zone-D) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000215/2021-2022</t>
   </si>
   <si>
     <t>1013/BD-I</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>M/S. SUKUMAR SINHA</t>
-  </si>
-[...34 lines deleted...]
-    <t>1016/BD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,249 +973,249 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>53.54</v>
+        <v>66.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>51.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.43</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>51.33</v>
+        <v>61.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>42.45</v>
+        <v>50.82</v>
       </c>
       <c r="R7" s="4">
-        <v>82.71</v>
+        <v>82.07</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>66.11</v>
+        <v>51.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>51.85</v>
+        <v>42.45</v>
       </c>
       <c r="R8" s="4">
-        <v>78.43</v>
+        <v>82.71</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>61.91</v>
+        <v>53.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>50.82</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>82.07</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>571.19</v>