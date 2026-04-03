--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,51 +167,51 @@
   <si>
     <t>2096/BD-I/10</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Pratappur (Village code 315480) under Rukunpur (Zone-G) Surface Water Supply Scheme of Central Sector Part-II, Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>JE,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000133/2020-2021</t>
   </si>
   <si>
     <t>232/BD-I</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Biharia (Village code 315478) under Rukunpur (Zone-G) Surface Water Supply Scheme of Central Sector Part-II, Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000137/2020-2021</t>
   </si>
   <si>
     <t>237/BD-I</t>
   </si>
   <si>
     <t>09/08/2021</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khanpur,Hamdampur,Pilkhana and Matijhil (Village code 314845,314846,314850,314848) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS,Junior Engineer-II</t>
   </si>
@@ -279,50 +279,83 @@
     <t>07/10/2021</t>
   </si>
   <si>
     <t>06/12/2021</t>
   </si>
   <si>
     <t>DAS TRADING CO</t>
   </si>
   <si>
     <t>Laying of different dia UPVC distribution pipe Line in connection with JJM (Jal Jeevan Mission) on damaged portion and Rukunpur Satsang Kandra with alied works of Rukunpur (Zone-G) based water supply scheme under CS Part-II of BD-I, P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>86/BD-I</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional work of providing retrofitting functional household tap connetion (FHTC) in connection with JJM and Jal Swapna under command area of village Tehatta (village code 315479) under Rukunpur (Zone-G) surface water based water supply scheme of central sector part-II under Berhampore Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>147/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>Interconnection between delivery of OHR main and distribution system at OHR site and construction of different dia sluice valve chamber under Rukunpur water supply scheme of central sector part-II under JJM under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>443/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>235.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>246.56</v>
+        <v>80.04</v>
       </c>
       <c r="R3" s="4">
-        <v>104.69</v>
+        <v>33.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.66</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1086,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>130.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>103.4</v>
+        <v>43.96</v>
       </c>
       <c r="R6" s="4">
-        <v>79.46</v>
+        <v>33.78</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1147,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>160.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>154.25</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.84</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>95.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>53.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>56.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1236,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>49.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>26.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>53.32</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1297,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>264.03</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1358,54 +1391,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>50.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>50.64</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1417,101 +1450,223 @@
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>2.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.81</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.12</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.94</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>50</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>876.82</v>
+      </c>
+      <c r="P15" s="8">
+        <v>124</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>14.14</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>