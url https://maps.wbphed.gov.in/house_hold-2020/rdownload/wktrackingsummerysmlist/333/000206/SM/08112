--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>235.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>80.04</v>
+        <v>246.56</v>
       </c>
       <c r="R3" s="4">
-        <v>33.98</v>
+        <v>104.69</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1086,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>130.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>43.96</v>
+        <v>103.4</v>
       </c>
       <c r="R6" s="4">
-        <v>33.78</v>
+        <v>79.46</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1147,54 +1147,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>160.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>154.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1208,54 +1208,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>95.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>53.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>56.46</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>49.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>26.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>53.32</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1330,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>1.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>264.03</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1391,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>50.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>50.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1450,54 +1450,54 @@
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>2.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1511,54 +1511,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P13" s="4">
         <v>3.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1572,88 +1572,88 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>1.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>89.09</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>876.82</v>
       </c>
       <c r="P15" s="8">
-        <v>124</v>
+        <v>655.37</v>
       </c>
       <c r="Q15" s="8">
-        <v>14.14</v>
+        <v>74.74</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>