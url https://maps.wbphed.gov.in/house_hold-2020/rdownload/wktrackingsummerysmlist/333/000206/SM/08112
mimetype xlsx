--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,249 +113,249 @@
   <si>
     <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of RUKUNPUR (Village code 315481) under Rukunpur (Zone-G) Surface Water Supply Scheme of Central Sector Part-II, Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000077/2020-2021</t>
   </si>
   <si>
     <t>976/BD-I</t>
   </si>
   <si>
     <t>17/12/2020</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Pratappur (Village code 315480) under Rukunpur (Zone-G) Surface Water Supply Scheme of Central Sector Part-II, Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000133/2020-2021</t>
+  </si>
+  <si>
+    <t>232/BD-I</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>23/01/2027</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Biharia (Village code 315478) under Rukunpur (Zone-G) Surface Water Supply Scheme of Central Sector Part-II, Hariharpara Block in Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000137/2020-2021</t>
+  </si>
+  <si>
+    <t>237/BD-I</t>
+  </si>
+  <si>
+    <t>09/08/2021</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khanpur,Hamdampur,Pilkhana and Matijhil (Village code 314845,314846,314850,314848) under Ayesbag (Zone-E) Surface Water based Water Supply Scheme of Central Sector Part-I in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000223/2021-2022</t>
+  </si>
+  <si>
+    <t>1812/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>13/01/2022</t>
+  </si>
+  <si>
+    <t>M/S GUHA AND ROY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-II) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
-    <t>Assistant Engineer-I,Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE,JE_RAJIB BISWAS,Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000463/2020-2021</t>
   </si>
   <si>
     <t>88/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Tehatta (village code 315479) under RUKUNPUR ( Zone - G ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2021-2022</t>
+  </si>
+  <si>
+    <t>1835/BD-I</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM DAS</t>
+  </si>
+  <si>
+    <t>Additional and balance work of HDPE pipe for house service connection for retrofitting FHTC and relaying of damage and Laying of extension different dia UPVC pipeline in connection to Jal Jeevan Mission &amp; Jal Swapna under command area of village Rukunpur ( village code-315481 ) under Rukunpur (Zone -G )Surface Water Supply Scheme of Central Sector Part-II of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000577/2021-2022</t>
+  </si>
+  <si>
+    <t>1846/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>06/12/2021</t>
+  </si>
+  <si>
+    <t>DAS TRADING CO</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of one no. Car No. W.B-57C/5576 Bolero Diesel car for official use of Assistant Engineer-II, under Berhampore Division-I, PHE Dte. period for 01.01.2024 to 31.12.2024.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000377/2023-2024</t>
+  </si>
+  <si>
+    <t>1282/BD-I</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>SEBAYAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of different dia UPVC distribution pipe Line in connection with JJM (Jal Jeevan Mission) on damaged portion and Rukunpur Satsang Kandra with alied works of Rukunpur (Zone-G) based water supply scheme under CS Part-II of BD-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>86/BD-I</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional work of providing retrofitting functional household tap connetion (FHTC) in connection with JJM and Jal Swapna under command area of village Tehatta (village code 315479) under Rukunpur (Zone-G) surface water based water supply scheme of central sector part-II under Berhampore Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000385/2023-2024</t>
+  </si>
+  <si>
+    <t>147/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>Interconnection between delivery of OHR main and distribution system at OHR site and construction of different dia sluice valve chamber under Rukunpur water supply scheme of central sector part-II under JJM under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>443/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2024-2025</t>
   </si>
   <si>
     <t>2096/BD-I/10</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...160 lines deleted...]
-    <t>14/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,685 +944,685 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>132.44</v>
+        <v>130.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.66</v>
+        <v>103.4</v>
       </c>
       <c r="R4" s="4">
-        <v>5.79</v>
+        <v>79.46</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>12.32</v>
+        <v>160.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>154.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>130.13</v>
+        <v>95.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>103.4</v>
+        <v>53.67</v>
       </c>
       <c r="R6" s="4">
-        <v>79.46</v>
+        <v>56.46</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>160.94</v>
+        <v>132.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>154.25</v>
+        <v>7.66</v>
       </c>
       <c r="R7" s="4">
-        <v>95.84</v>
+        <v>5.79</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>95.07</v>
+        <v>49.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>53.67</v>
+        <v>26.51</v>
       </c>
       <c r="R8" s="4">
-        <v>56.46</v>
+        <v>53.32</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>49.71</v>
+        <v>50.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>26.51</v>
+        <v>50.64</v>
       </c>
       <c r="R9" s="4">
-        <v>53.32</v>
+        <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>1.81</v>
       </c>
       <c r="Q10" s="4">
         <v>4.79</v>
       </c>
       <c r="R10" s="4">
         <v>264.03</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>50.67</v>
+        <v>2.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>50.64</v>
+        <v>2.81</v>
       </c>
       <c r="R11" s="4">
-        <v>99.94</v>
+        <v>97.12</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>2.89</v>
+        <v>3.36</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.81</v>
+        <v>3.34</v>
       </c>
       <c r="R12" s="4">
-        <v>97.12</v>
+        <v>99.46</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>3.36</v>
+        <v>1.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.34</v>
+        <v>1.73</v>
       </c>
       <c r="R13" s="4">
-        <v>99.46</v>
+        <v>89.09</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.94</v>
+        <v>12.32</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.73</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>89.09</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>876.82</v>