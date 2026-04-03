--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,252 +113,249 @@
   <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-I) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000462/2020-2021</t>
   </si>
   <si>
     <t>85/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hariharpara, Bochadanga, &amp; Gobindapur (Village code 315483, 315452 &amp; 315453) under RAIPUR (Zone-D) Water Supply Scheme of Central Sector Part-II inHariharpara of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2021-2022</t>
+  </si>
+  <si>
+    <t>62/BD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2021-2022</t>
+  </si>
+  <si>
+    <t>70/BD-I</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000028/2024-2025</t>
+  </si>
+  <si>
+    <t>2096/BD-I/9</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raipur (Village code 315460) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-04)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
-    <t>ORD/000845/2021-2022</t>
-[...2 lines deleted...]
-    <t>101/BD-I</t>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000270/2021-2022</t>
+  </si>
+  <si>
+    <t>1141/BD-I</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>M/S JOYDEEP DASGUPTA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Masurdanga ( village code 315464 ) under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2021-2022</t>
+  </si>
+  <si>
+    <t>1838/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
+    <t>Relaying of different dia DI and UPVC distribution Pipe Line instead of damage portion in between different node point for faciliating FHTC works under Raipur Surface based Water Supply Scheme under Central Sector Part-II of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2021-2022</t>
+  </si>
+  <si>
+    <t>1989/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>DEBASIS BOSE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jitarpur (village code 315461) , Harishpur (village code 315462) , Khosalpur ( village code 315463 ) , under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2021-2022</t>
+  </si>
+  <si>
+    <t>1837/BD-I</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nasipur ( village code 315482 ) under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2021-2022</t>
+  </si>
+  <si>
+    <t>1839/BD-I</t>
+  </si>
+  <si>
+    <t>14/11/2021</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM DAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bainpur, Balarampur, Khalshi, Saharbasa, Mamlatpur, Chhota Saharbasa, Hosenpur, Jamira, Fatepur-Gobindapur &amp; Kumipur Patharghata (Village code 315454, 315455, 315456, 315457, 315458, 315459, 315485, 315486, 315487 &amp; 315488) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Hariharpara Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-08)</t>
+  </si>
+  <si>
+    <t>ORD/000585/2021-2022</t>
+  </si>
+  <si>
+    <t>2012/BD-I</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>07/05/2022</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dasturpara (Village code 315484) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE.Dte. (Sl-03)</t>
+  </si>
+  <si>
+    <t>ORD/000559/2021-2022</t>
+  </si>
+  <si>
+    <t>1891/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>M/S S.DAS &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional extension and parallel pipe line at Mamdalipur,Raipur and Sadananpur village due to smooth functioning of Functional Household Tap Connection (FHTC) at RAIPUR Surface Water based Water Supply Scheme of Central Sector Part - II of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000494/2021-2022</t>
+  </si>
+  <si>
+    <t>1881/BD-I</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Raipur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000775/2021-2022</t>
+  </si>
+  <si>
+    <t>2255/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Dasturpara (Village code-315484) to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp;JalSwapna under Raipur Surface water based Water supply scheme (Hariharpara,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ORD/000850/2021-2022</t>
+  </si>
+  <si>
+    <t>106/BD-I</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
-    <t>31/07/2022</t>
-[...185 lines deleted...]
-    <t>M/S GHOSH ENTERPRISE</t>
+    <t>03/03/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,861 +907,863 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.34</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>6.3</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>246.75</v>
+        <v>7.67</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>7.67</v>
+        <v>2.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>2.48</v>
+        <v>24.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>24.64</v>
+        <v>79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>79</v>
+        <v>62.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>73.28</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>62.56</v>
+        <v>31.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>31.04</v>
+        <v>61.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>61.23</v>
+        <v>35.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>41.59</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>67.94</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>35.44</v>
+        <v>130.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>130.03</v>
+        <v>75.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>89.24</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>68.63</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>75.05</v>
+        <v>36.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>63.52</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>84.64</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>36.18</v>
+        <v>77.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>32.68</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.33</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="P16" s="4">
-        <v>77.39</v>
+        <v>24.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>75.21</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>97.18</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>1001.89</v>
+        <v>779.3</v>
       </c>
       <c r="P17" s="8">
-        <v>383.88</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="8">
-        <v>38.31</v>
+        <v>0</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>