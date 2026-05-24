--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>132.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>73.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.76</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1318,54 +1318,54 @@
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>61.23</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>41.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>67.94</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1438,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>130.03</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>89.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>68.63</v>
       </c>
       <c r="S12" s="4">
         <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1499,54 +1499,54 @@
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>75.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>63.52</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.64</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1560,54 +1560,54 @@
       <c r="I14" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P14" s="4">
         <v>36.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>32.68</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>90.33</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1621,54 +1621,54 @@
       <c r="I15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>77.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>75.21</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>97.18</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1682,88 +1682,88 @@
       <c r="I16" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P16" s="4">
         <v>24.15</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>16.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>68.9</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>779.3</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>400.52</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>51.39</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>