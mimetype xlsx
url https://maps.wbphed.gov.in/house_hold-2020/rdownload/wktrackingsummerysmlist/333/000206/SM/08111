--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>2255/BD-I</t>
   </si>
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Laying works at village Dasturpara (Village code-315484) to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp;JalSwapna under Raipur Surface water based Water supply scheme (Hariharpara,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
   </si>
   <si>
     <t>ORD/000850/2021-2022</t>
   </si>
   <si>
     <t>106/BD-I</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hariharpara, Bochadanga, &amp; Gobindapur (Village code 315483, 315452 &amp; 315453) under RAIPUR (Zone-D) Water Supply Scheme of Central Sector Part-II inHariharpara of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000845/2021-2022</t>
+  </si>
+  <si>
+    <t>101/BD-I</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1696,87 +1711,146 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P16" s="4">
         <v>24.15</v>
       </c>
       <c r="Q16" s="4">
         <v>16.64</v>
       </c>
       <c r="R16" s="4">
         <v>68.9</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>246.75</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1026.05</v>
+      </c>
+      <c r="P18" s="8">
+        <v>400.52</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>39.03</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>