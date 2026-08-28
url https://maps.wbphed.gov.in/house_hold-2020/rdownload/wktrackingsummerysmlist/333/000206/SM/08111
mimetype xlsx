--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Raipur (Zone-D) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Part-</t>
   </si>
   <si>
     <t>SM/08111</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Raipur (Village code 315460) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-04)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000270/2021-2022</t>
+  </si>
+  <si>
+    <t>1141/BD-I</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>M/S JOYDEEP DASGUPTA</t>
+  </si>
+  <si>
     <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-I) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000462/2020-2021</t>
   </si>
   <si>
     <t>85/ BD-I</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/07/2021</t>
   </si>
   <si>
     <t>FNC CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Masurdanga ( village code 315464 ) under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2021-2022</t>
+  </si>
+  <si>
+    <t>1838/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
+    <t>Relaying of different dia DI and UPVC distribution Pipe Line instead of damage portion in between different node point for faciliating FHTC works under Raipur Surface based Water Supply Scheme under Central Sector Part-II of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2021-2022</t>
+  </si>
+  <si>
+    <t>1989/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2021</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>DEBASIS BOSE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jitarpur (village code 315461) , Harishpur (village code 315462) , Khosalpur ( village code 315463 ) , under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2021-2022</t>
+  </si>
+  <si>
+    <t>1837/BD-I</t>
+  </si>
+  <si>
+    <t>HOQUEDAR ALI</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Nasipur ( village code 315482 ) under RAIPUR ( Zone - D ) Surface Water based Water Supply Scheme of Central Sector Part - II Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2021-2022</t>
+  </si>
+  <si>
+    <t>1839/BD-I</t>
+  </si>
+  <si>
+    <t>14/11/2021</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM DAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bainpur, Balarampur, Khalshi, Saharbasa, Mamlatpur, Chhota Saharbasa, Hosenpur, Jamira, Fatepur-Gobindapur &amp; Kumipur Patharghata (Village code 315454, 315455, 315456, 315457, 315458, 315459, 315485, 315486, 315487 &amp; 315488) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Hariharpara Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-08)</t>
+  </si>
+  <si>
+    <t>ORD/000585/2021-2022</t>
+  </si>
+  <si>
+    <t>2012/BD-I</t>
+  </si>
+  <si>
+    <t>08/11/2021</t>
+  </si>
+  <si>
+    <t>07/05/2022</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Dasturpara (Village code 315484) under Raipur (Zone-D) Water Supply Scheme of Central Sector Part-II in Murshidabad District under Berhampore Division - I, PHE.Dte. (Sl-03)</t>
+  </si>
+  <si>
+    <t>ORD/000559/2021-2022</t>
+  </si>
+  <si>
+    <t>1891/BD-I</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>M/S S.DAS &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Raipur Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000775/2021-2022</t>
+  </si>
+  <si>
+    <t>2255/BD-I</t>
+  </si>
+  <si>
+    <t>21/12/2021</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>M/S GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of additional extension and parallel pipe line at Mamdalipur,Raipur and Sadananpur village due to smooth functioning of Functional Household Tap Connection (FHTC) at RAIPUR Surface Water based Water Supply Scheme of Central Sector Part - II of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000494/2021-2022</t>
+  </si>
+  <si>
+    <t>1881/BD-I</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Hariharpara, Bochadanga, &amp; Gobindapur (Village code 315483, 315452 &amp; 315453) under RAIPUR (Zone-D) Water Supply Scheme of Central Sector Part-II inHariharpara of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000845/2021-2022</t>
+  </si>
+  <si>
+    <t>101/BD-I</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>31/07/2022</t>
+  </si>
+  <si>
+    <t>J.D.J ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Dasturpara (Village code-315484) to facilitate Functional Household Tap Connection (FHTC) works in connection to JalJeevan Mission &amp;JalSwapna under Raipur Surface water based Water supply scheme (Hariharpara,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ORD/000850/2021-2022</t>
+  </si>
+  <si>
+    <t>106/BD-I</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2021-2022</t>
   </si>
   <si>
     <t>62/BD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2021-2022</t>
   </si>
   <si>
     <t>70/BD-I</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>2096/BD-I/9</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...181 lines deleted...]
-    <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -919,885 +919,885 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>132.44</v>
+        <v>79</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.34</v>
+        <v>73.28</v>
       </c>
       <c r="R3" s="4">
-        <v>6.3</v>
+        <v>92.76</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>7.67</v>
+        <v>132.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.48</v>
+        <v>62.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>24.64</v>
+        <v>31.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>79</v>
+        <v>61.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>73.28</v>
+        <v>41.59</v>
       </c>
       <c r="R7" s="4">
-        <v>92.76</v>
+        <v>67.94</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>62.56</v>
+        <v>35.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>31.04</v>
+        <v>130.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>89.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>68.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>61.23</v>
+        <v>75.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>41.59</v>
+        <v>63.52</v>
       </c>
       <c r="R10" s="4">
-        <v>67.94</v>
+        <v>84.64</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>35.44</v>
+        <v>77.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>75.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.18</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>130.03</v>
+        <v>36.18</v>
       </c>
       <c r="Q12" s="4">
-        <v>89.24</v>
+        <v>32.68</v>
       </c>
       <c r="R12" s="4">
-        <v>68.63</v>
+        <v>90.33</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>75.05</v>
+        <v>246.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>63.52</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>84.64</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="P14" s="4">
-        <v>36.18</v>
+        <v>24.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>32.68</v>
+        <v>16.64</v>
       </c>
       <c r="R14" s="4">
-        <v>90.33</v>
+        <v>68.9</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>77.39</v>
+        <v>7.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>75.21</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>97.18</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>24.15</v>
+        <v>2.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>16.64</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>68.9</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>246.75</v>
+        <v>24.64</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>