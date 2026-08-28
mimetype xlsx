--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,315 +89,315 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Pradipdanga (Zone-H) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (</t>
   </si>
   <si>
     <t>SM/08110</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Naopara,Simulia and Panch Baria (Village code 315372,315373,315374) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000249/2021-2022</t>
+  </si>
+  <si>
+    <t>1028/BD-I</t>
+  </si>
+  <si>
+    <t>21/06/2021</t>
+  </si>
+  <si>
+    <t>09/09/2021</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Tekpara and Jagannathpur (Village code 315472,315477) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000250/2021-2022</t>
   </si>
   <si>
     <t>1030/BD-I</t>
   </si>
   <si>
-    <t>21/06/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>19/09/2021</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Lal Nagar and Bil Bhandardaha (Village code 315471,315473) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2021-2022</t>
+  </si>
+  <si>
+    <t>1031/BD-I</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA KESHARI</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baruipara (Village code 315465) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2021-2022</t>
+  </si>
+  <si>
+    <t>1033/BD-I</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mahishmara (Village code 315474) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000229/2021-2022</t>
+  </si>
+  <si>
+    <t>1027/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Rampara and Bhandardaha (Village code 315475,315476) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000230/2021-2022</t>
+  </si>
+  <si>
+    <t>1029/BD-I</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply of Gun Metal Ferrule Conforming to IS 2692/1994 (reaffirmed 2005) ISI Marked for the work of Central Sector (Part-I) Water Supply Scheme for FHTC (Functional Household Tap Connection) under Berhampore Division - I, PHE Dte. Dist Murshidabad</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000462/2020-2021</t>
+  </si>
+  <si>
+    <t>85/ BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2021</t>
+  </si>
+  <si>
+    <t>19/07/2021</t>
+  </si>
+  <si>
+    <t>FNC CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
     <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Khidirpur &amp; Simulia Jot (Village code 315466) under Pradipdanga (Zone-H)Water Supply Scheme of Central Sector Part-II in Murshidabad Jiaganj Block of Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-06)</t>
   </si>
   <si>
     <t>ORD/000424/2021-2022</t>
   </si>
   <si>
     <t>1595/BD-I</t>
   </si>
   <si>
     <t>31/08/2021</t>
   </si>
   <si>
     <t>27/02/2022</t>
   </si>
   <si>
     <t>NAYLA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Baruipara (Village code 315465) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>FNC CONSTRUCTION AND CO.</t>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kismat Imadpur (Village code 315468) under Pradipdanga (Zone-H) Water Supply Scheme of Central Sector Part-II in Murshidabad Jiaganj Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-05)</t>
+  </si>
+  <si>
+    <t>ORD/000497/2021-2022</t>
+  </si>
+  <si>
+    <t>1904/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>MS RUBIET HOSSAIN</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline network within unlaid portion and damaged portion of pipeline within command area of Pradipdanga Surface Water based Water Supply Scheme in connection with providing FHTC work under Berhampore Division - I, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000756/2021-2022</t>
+  </si>
+  <si>
+    <t>2222/BD-I</t>
+  </si>
+  <si>
+    <t>15/12/2021</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>APURBA SAHA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jamalpur and Pradipdanga (Village code 315469,315470) under Pradipdanga (Zone-H) Surface Water based Water Supply Scheme of Central Sector Part-II in Murshidabad- Jiaganj Block,of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2021-2022</t>
+  </si>
+  <si>
+    <t>1032/BD-I</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Jamalpur and Pradipdanga (Village code-315469 and 315470) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Pradipdanga Surface water based Water supply scheme (Hariharpara,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad .</t>
+  </si>
+  <si>
+    <t>ORD/000786/2021-2022</t>
+  </si>
+  <si>
+    <t>2290/BD-I</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
   </si>
   <si>
     <t>Remaining Retrofitting of Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission under command area of different villages under Pradipdanga(Zone-H) Surface Water based Water Supply Scheme of Central Sector (Part-II) under Hariharpara Block in Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>441/BD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>S DUTTA</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kismat Imadpur (Village code 315468) under Pradipdanga (Zone-H) Water Supply Scheme of Central Sector Part-II in Murshidabad Jiaganj Block in Murshidabad District under Berhampore Division - I, PHE Dte. (Sl-05)</t>
-[...100 lines deleted...]
-  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission Under Command Area Of Pradipdanga (Zone-H) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Central Sector (Part-II) Under Hariharpara Block " in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000159/2024-2025</t>
   </si>
   <si>
     <t>1647/BD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>NOVELTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no. Car No. W.B-58 BU-9284 Bolero Diesel car for official use of Assistant Engineer-II, under Berhampore Division-I, PHE Dte. period for 01.01.2025 to 30.06.2025.</t>
   </si>
   <si>
     <t>ORD/000273/2024-2025</t>
   </si>
   <si>
     <t>2335/BD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>SEBAYAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of one no. Car No. W.B-58 BU-9284 Bolero Diesel car for official use of Assistant Engineer-II, under Berhampore Division-I, PHE Dte. period for 01.07.2025 to 31.10.2025.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>855/BD-I</t>
   </si>
   <si>
     <t>31/10/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/01/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,1000 +946,1000 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>87.92</v>
+        <v>76.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>24.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>105.36</v>
+        <v>87.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.49</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>62.7</v>
+        <v>86.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>132.44</v>
+        <v>62.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.58</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>48.85</v>
+        <v>42.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>176.97</v>
+        <v>65.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>85.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>130.33</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>76.94</v>
+        <v>132.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.34</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>86.54</v>
+        <v>105.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>91.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.93</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>42.39</v>
+        <v>176.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>65.72</v>
+        <v>82.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>30.04</v>
+        <v>79.33</v>
       </c>
       <c r="R12" s="4">
-        <v>45.71</v>
+        <v>96.58</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>82.14</v>
+        <v>69.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.19</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>37.44</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>69.96</v>
+        <v>12.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>70.63</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>68.93</v>
+        <v>48.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.91</v>
+        <v>68.93</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="P17" s="4">
-        <v>0.6</v>
+        <v>0.91</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>264.14</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>12.67</v>
+        <v>0.6</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1121.05</v>
       </c>
       <c r="P19" s="8">
-        <v>30.04</v>
+        <v>444.17</v>
       </c>
       <c r="Q19" s="8">
-        <v>2.68</v>
+        <v>39.62</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>