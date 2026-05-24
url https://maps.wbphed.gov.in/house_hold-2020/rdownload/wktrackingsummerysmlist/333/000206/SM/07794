--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,71 +111,50 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Madhya Gobindapur (Village code 314485) ,Mahespur (Village code 314486) under Bhundar Kismat Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000125/2020-2021</t>
   </si>
   <si>
     <t>201/BD-I</t>
   </si>
   <si>
     <t>04/02/2021</t>
   </si>
   <si>
     <t>06/03/2021</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
-  </si>
-[...19 lines deleted...]
-    <t>AZAD CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -727,162 +706,101 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>48.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.88</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
+        <v>63.97</v>
+      </c>
+      <c r="P4" s="8">
+        <v>48.54</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>75.88</v>
+      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>