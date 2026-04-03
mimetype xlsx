--- v0 (2026-01-12)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,72 +89,54 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Village Of Bhundar Kismat (Code-314468) In The Command Area Of Bhundar Kismat Ground Water Supply Scheme (Part-A) Under Bhagw</t>
   </si>
   <si>
     <t>SM/07793</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bhundar Kismat (Village code 314468) under Bhundar Kismat Water Supply Scheme of Bhagawangola-I Block and village of Maniknagar (Village code 315606) under Maniknagar (Zone-D) Surface water based Water Supply Scheme of Beldanga-I Block of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+    <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Village Of Bhundar Kismat (Code-314468) In The Command Area Of Bhundar Kismat Ground Water Supply Scheme (Part-A) Under Bhagwangola-I Block)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
-  </si>
-[...16 lines deleted...]
-    <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Village Of Bhundar Kismat (Code-314468) In The Command Area Of Bhundar Kismat Ground Water Supply Scheme (Part-A) Under Bhagwangola-I Block)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>1203/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>M/S S.R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -558,51 +540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -716,163 +698,104 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>248.16</v>
+        <v>31.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...18 lines deleted...]
-      <c r="P4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
         <v>31.89</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>