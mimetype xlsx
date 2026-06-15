--- v1 (2026-04-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,68 @@
     <t>SM/07793</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Village Of Bhundar Kismat (Code-314468) In The Command Area Of Bhundar Kismat Ground Water Supply Scheme (Part-A) Under Bhagwangola-I Block)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>1203/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>M/S S.R.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bhundar Kismat (Village code 314468) under Bhundar Kismat Water Supply Scheme of Bhagawangola-I Block and village of Maniknagar (Village code 315606) under Maniknagar (Zone-D) Surface water based Water Supply Scheme of Beldanga-I Block of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2021-2022</t>
+  </si>
+  <si>
+    <t>82/BD-I</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -715,87 +733,146 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.89</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="4">
+        <v>248.16</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>5</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>280.05</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>