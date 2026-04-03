--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,68 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Karttikpur(Village code 314220) under Bansgara Ground Water based Water Supply Scheme for Lalgola Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (Part-C)</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000128/2020-2021</t>
   </si>
   <si>
     <t>204/BD-I</t>
   </si>
   <si>
     <t>04/02/2021</t>
   </si>
   <si>
     <t>06/03/2021</t>
   </si>
   <si>
     <t>SARAJIT KUMAR MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Laying of different dia UPVC Pipeline for uncovered Habitation and damage portion at Bansgara Ground Water based Water Supply Scheme under Lalgola Block under Berhampore Division-I ,P.H.E Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000426/2021-2022</t>
+  </si>
+  <si>
+    <t>1634/BD-I</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>02/10/2021</t>
+  </si>
+  <si>
+    <t>SANTA TRADING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -720,87 +738,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>61.23</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>18.56</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>1</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>79.79</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>