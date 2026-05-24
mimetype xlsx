--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -724,54 +724,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>61.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.25</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -785,88 +785,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>18.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>101.23</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>79.79</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>64.25</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>80.52</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>