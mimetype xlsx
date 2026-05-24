--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,71 @@
     <t>03/02/2021</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>M/S SINHA &amp; SONS</t>
   </si>
   <si>
     <t>Remaining Retrofitting of Functional Household Tap connection (FHTC) in connection with Jal Jeevan Mission under command area of different villages under KASBA BAHADURPUR ground Water based Water Supply Scheme of Bhagawangola-I Block in Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000273/2023-2024</t>
   </si>
   <si>
     <t>977/BD-I</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>NAMDAR ALI</t>
+  </si>
+  <si>
+    <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at The Village Of Kasba Bahadurpur (Code-314488) In The Command Area Of Kasba Bahadurpur Ground Water Supply Scheme (Part-B)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000099/2024-2025</t>
+  </si>
+  <si>
+    <t>1441/BD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>A.P CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -724,54 +745,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>95.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>42.51</v>
+        <v>116.96</v>
       </c>
       <c r="R3" s="4">
-        <v>44.34</v>
+        <v>121.97</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -797,87 +818,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>15.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>27.91</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>70</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>139.63</v>
+      </c>
+      <c r="P6" s="8">
+        <v>116.96</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>83.76</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>