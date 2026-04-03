--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>80.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>66.39</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>82.12</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>99.12</v>
       </c>
       <c r="P5" s="8">
-        <v>66.39</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>66.98</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>