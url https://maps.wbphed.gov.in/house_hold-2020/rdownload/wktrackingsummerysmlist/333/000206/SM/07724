--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,90 +89,93 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At The Villages Of Mathbarenda (Code-314480), Madapur (Code-314482), Sultanpur (Code-314490),Patti Bahadurpur (Code-314489) In The C</t>
   </si>
   <si>
     <t>SM/07724</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mathbarenda (Village code 314480) , Patti Bahadurpur (Village code 314489) Sultanpur (Village code 314490),Madapur (Village code 314482) under Kasba Bahadurpur Ground Water based Water Supply Scheme for Bhagwangola-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000100/2020-2021</t>
+  </si>
+  <si>
+    <t>166/BD-I</t>
+  </si>
+  <si>
+    <t>03/02/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at the Villages Of Mathbarenda (Code-314480), Madapur (Code-314482), Sultanpur (Code-314490),Patti Bahadurpur (Code-314489) In The Command Area Of Kasba Bahadurpur Ground Water Supply Scheme (Part-A)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
+    <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>1444/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>BHOWMIK CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>DECON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +705,171 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.28</v>
+        <v>80.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>66.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>80.84</v>
+        <v>18.28</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>99.12</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>66.39</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>66.98</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>