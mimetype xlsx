--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>66.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>48.98</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>73.51</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>88.52</v>
       </c>
       <c r="P5" s="8">
-        <v>48.98</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>55.33</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>