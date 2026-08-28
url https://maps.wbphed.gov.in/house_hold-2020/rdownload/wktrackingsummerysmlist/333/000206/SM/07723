--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Jogopur (Code-314533), Kamari (Code-314551) In The Command Area Of Dakshin Sahar Ground Water Supply Scheme (Part-A)</t>
   </si>
   <si>
     <t>SM/07723</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Jogopur (Village code 314533),Kamari (Village code 314551) under Dakshin Sahar Ground Water based Water Supply Scheme for Bhagwangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.(Part-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000118/2020-2021</t>
+  </si>
+  <si>
+    <t>190/BD-I</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>06/03/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Jogopur (Code-314533), Kamari (Code-314551) In The Command Area Of Dakshin Sahar Ground Water Supply Scheme (Part-A)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000113/2024-2025</t>
   </si>
   <si>
     <t>1449/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>S DUTTA</t>
-  </si>
-[...19 lines deleted...]
-    <t>DECON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +702,169 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.89</v>
+        <v>66.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>48.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>66.63</v>
+        <v>21.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>88.52</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>48.98</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>55.33</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>