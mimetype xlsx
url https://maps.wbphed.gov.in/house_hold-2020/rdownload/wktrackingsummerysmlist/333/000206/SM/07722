--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -783,88 +783,88 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>32.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>45.63</v>
+        <v>22.21</v>
       </c>
       <c r="R4" s="4">
-        <v>140.2</v>
+        <v>68.26</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>42.89</v>
       </c>
       <c r="P5" s="8">
-        <v>45.63</v>
+        <v>22.21</v>
       </c>
       <c r="Q5" s="8">
-        <v>106.39</v>
+        <v>51.79</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>