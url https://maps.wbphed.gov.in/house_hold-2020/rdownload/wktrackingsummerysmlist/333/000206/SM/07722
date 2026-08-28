--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Fulpur (Code-314511), Rajabati (Code-314552) In The Command Area Of Dakshin Sahar Ground Water Supply Scheme (Part-B)</t>
   </si>
   <si>
     <t>SM/07722</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Rajabati (Village code 314552),Fulpur (Village code 314511) under Dakshin Sahar Ground Water based Water Supply Scheme for Bhagwangola-II Block, in Murshidabad District under Berhampore Division - I, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000117/2020-2021</t>
+  </si>
+  <si>
+    <t>189/BD-I</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>24/02/2021</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Fulpur (Code-314511), Rajabati (Code-314552) In The Command Area Of Dakshin Sahar Ground Water Supply Scheme (Part-B)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000166/2024-2025</t>
   </si>
   <si>
     <t>1685/BD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>ARJU CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,169 +702,169 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.34</v>
+        <v>32.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>140.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>32.54</v>
+        <v>10.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.21</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>68.26</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>42.89</v>
       </c>
       <c r="P5" s="8">
-        <v>22.21</v>
+        <v>45.63</v>
       </c>
       <c r="Q5" s="8">
-        <v>51.79</v>
+        <v>106.39</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>