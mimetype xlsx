--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -742,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>66.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>103.62</v>
+        <v>42.68</v>
       </c>
       <c r="R3" s="4">
-        <v>154.74</v>
+        <v>63.73</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -862,88 +862,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.02</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>93.15</v>
       </c>
       <c r="P6" s="8">
-        <v>110.64</v>
+        <v>42.68</v>
       </c>
       <c r="Q6" s="8">
-        <v>118.77</v>
+        <v>45.81</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>