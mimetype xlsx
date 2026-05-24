--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,93 +89,75 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Mohanpur Village (Code-314764), Gopinathpur Village (Code-314765) Under Command Area Of Lochanpur Ground Water Supply Scheme(Part</t>
   </si>
   <si>
     <t>SM/07718</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
-    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mohanpur (Village code 314764),Gopinathpur (Village code 314765) under Lochanpur Ground Water based Water Supply Scheme for Raninagar-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.(Part-C)</t>
+    <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Mohanpur Village (Code-314764), Gopinathpur Village (Code-314765) Under Command Area Of Lochanpur Ground Water Supply Scheme(Part-C)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/000106/2024-2025</t>
+  </si>
+  <si>
+    <t>1442/BD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>S.K CONSTRUCTION (SUDIP KUMAR SANYAL)</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Mohanpur (village code 314764) and Gopinathpur (village code 314765) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Lochanpur Ground water supply scheme (Raninagar-I,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
+  </si>
+  <si>
     <t>Junior Engineer-II</t>
-  </si>
-[...34 lines deleted...]
-    <t>Additional Laying works at village Mohanpur (village code 314764) and Gopinathpur (village code 314765) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Lochanpur Ground water supply scheme (Raninagar-I,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000566/2021-2022</t>
   </si>
   <si>
     <t>1919/BD-I</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
     <t>18/10/2021</t>
   </si>
   <si>
     <t>BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -579,51 +561,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -720,243 +702,182 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>66.96</v>
+        <v>19.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>42.68</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>63.73</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>19.16</v>
+        <v>7.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...18 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="A5" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>26.19</v>
+      </c>
+      <c r="P5" s="8">
+        <v>7.02</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>26.8</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>