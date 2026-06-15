--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,50 +129,68 @@
     <t>03/11/2024</t>
   </si>
   <si>
     <t>S.K CONSTRUCTION (SUDIP KUMAR SANYAL)</t>
   </si>
   <si>
     <t>Additional Laying works at village Mohanpur (village code 314764) and Gopinathpur (village code 314765) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Lochanpur Ground water supply scheme (Raninagar-I,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000566/2021-2022</t>
   </si>
   <si>
     <t>1919/BD-I</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
     <t>18/10/2021</t>
   </si>
   <si>
     <t>BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mohanpur (Village code 314764),Gopinathpur (Village code 314765) under Lochanpur Ground Water based Water Supply Scheme for Raninagar-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.(Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000115/2020-2021</t>
+  </si>
+  <si>
+    <t>187/BD-I</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>06/03/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -797,87 +815,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7.03</v>
       </c>
       <c r="Q4" s="4">
         <v>7.02</v>
       </c>
       <c r="R4" s="4">
         <v>99.84</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>66.96</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>103.62</v>
+      </c>
+      <c r="R5" s="4">
+        <v>154.74</v>
+      </c>
+      <c r="S5" s="4">
+        <v>1</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>93.15</v>
+      </c>
+      <c r="P6" s="8">
+        <v>110.64</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>118.77</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>