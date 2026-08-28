--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,108 +89,108 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Mohanpur Village (Code-314764), Gopinathpur Village (Code-314765) Under Command Area Of Lochanpur Ground Water Supply Scheme(Part</t>
   </si>
   <si>
     <t>SM/07718</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Mohanpur (Village code 314764),Gopinathpur (Village code 314765) under Lochanpur Ground Water based Water Supply Scheme for Raninagar-I Block, in Murshidabad District under Berhampore Division - I, PHE Dte.(Part-C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000115/2020-2021</t>
+  </si>
+  <si>
+    <t>187/BD-I</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>06/03/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
+    <t>Additional Laying works at village Mohanpur (village code 314764) and Gopinathpur (village code 314765) to facilitate Functional Household Tap Connection (FHTC) works in connection to Jal Jeevan Mission &amp; Jal Swapna under Lochanpur Ground water supply scheme (Raninagar-I,Block) under Berhampore Division-I, PHE Dte. In the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2021-2022</t>
+  </si>
+  <si>
+    <t>1919/BD-I</t>
+  </si>
+  <si>
+    <t>08/10/2021</t>
+  </si>
+  <si>
+    <t>18/10/2021</t>
+  </si>
+  <si>
+    <t>BIMALENDU BOSE</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of "Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Mohanpur Village (Code-314764), Gopinathpur Village (Code-314765) Under Command Area Of Lochanpur Ground Water Supply Scheme(Part-C)" in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000106/2024-2025</t>
   </si>
   <si>
     <t>1442/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>S.K CONSTRUCTION (SUDIP KUMAR SANYAL)</t>
-  </si>
-[...37 lines deleted...]
-    <t>DECON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,111 +720,113 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>19.16</v>
+        <v>66.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>103.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>154.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7.03</v>
       </c>
       <c r="Q4" s="4">
         <v>7.02</v>
       </c>
       <c r="R4" s="4">
         <v>99.84</v>
       </c>
@@ -840,79 +842,77 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>66.96</v>
+        <v>19.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>103.62</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>154.74</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>93.15</v>