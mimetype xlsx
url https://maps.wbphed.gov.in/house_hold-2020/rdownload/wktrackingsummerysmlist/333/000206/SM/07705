--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,74 @@
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Rajarampur (Code-314196) In The Command Area Of Rajarampur Ground Water Supply Scheme (Part-C) Under Lalgola Block In Murshidabad District Under Berhampore Division-I,PHE Dte. in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000110/2024-2025</t>
   </si>
   <si>
     <t>1446/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Rajarampur (Village code 314196) under Rajarampur Ground Water based Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division - I, PHE Dte. (Part-C) (Sl-05)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000293/2021-2022</t>
+  </si>
+  <si>
+    <t>1134/BD-I</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>02/01/2022</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -720,87 +744,148 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>32.27</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>104.87</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>1</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>137.14</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>