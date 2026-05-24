--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -791,88 +791,88 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>104.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>109.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>104.77</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>137.14</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>109.88</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>80.12</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>