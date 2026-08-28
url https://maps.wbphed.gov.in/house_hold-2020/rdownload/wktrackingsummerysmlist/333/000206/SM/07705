--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,96 +89,96 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Rajarampur (Code-314196) In The Command Area Of Rajarampur Ground Water Supply Scheme (Part-C) Under Lalgola Block In Murshidaba</t>
   </si>
   <si>
     <t>SM/07705</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Rajarampur (Village code 314196) under Rajarampur Ground Water based Water Supply Scheme in Lalgola Block under Murshidabad District under Berhampore Division - I, PHE Dte. (Part-C) (Sl-05)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000293/2021-2022</t>
+  </si>
+  <si>
+    <t>1134/BD-I</t>
+  </si>
+  <si>
+    <t>06/07/2021</t>
+  </si>
+  <si>
+    <t>02/01/2022</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Rajarampur (Code-314196) In The Command Area Of Rajarampur Ground Water Supply Scheme (Part-C) Under Lalgola Block In Murshidabad District Under Berhampore Division-I,PHE Dte. in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000110/2024-2025</t>
   </si>
   <si>
     <t>1446/BD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>PRANAB KUMAR GHOSH</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S.TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -727,60 +727,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>32.27</v>
+        <v>104.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>109.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>104.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -788,60 +788,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>104.87</v>
+        <v>32.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>109.88</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>104.77</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>137.14</v>