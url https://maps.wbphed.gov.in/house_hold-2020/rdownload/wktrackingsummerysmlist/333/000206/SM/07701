--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -87,71 +87,50 @@
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna Under Command Area Of Maniknagar (Zone-D) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Beldanga-I Block</t>
   </si>
   <si>
     <t>SM/07701</t>
   </si>
   <si>
     <t>Retrofitting</t>
-  </si>
-[...19 lines deleted...]
-    <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission Under Command Area Of Maniknagar (Zone-D) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Beldanga-I Block In Murshidabad District in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>1204/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>AZAD ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -561,73 +540,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -719,163 +698,104 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>248.16</v>
+        <v>43.72</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="3">
-[...18 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...18 lines deleted...]
-      <c r="P4" s="4">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="8"/>
+      <c r="O4" s="8">
         <v>43.72</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="P4" s="8">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
+      <c r="Q4" s="8">
         <v>0</v>
       </c>
-      <c r="S4" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
-    <row r="5" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>