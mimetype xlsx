--- v1 (2026-04-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,71 @@
     <t>SM/07701</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission Under Command Area Of Maniknagar (Zone-D) Surface Water Based Water Supply Scheme In The Arsenic Affected Areas Of Beldanga-I Block In Murshidabad District in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>ORD/000063/2024-2025</t>
   </si>
   <si>
     <t>1204/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>AZAD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Bhundar Kismat (Village code 314468) under Bhundar Kismat Water Supply Scheme of Bhagawangola-I Block and village of Maniknagar (Village code 315606) under Maniknagar (Zone-D) Surface water based Water Supply Scheme of Beldanga-I Block of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000841/2021-2022</t>
+  </si>
+  <si>
+    <t>82/BD-I</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>J.D.J ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,73 +561,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -715,87 +736,146 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>43.72</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>248.16</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>5</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>291.88</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>