--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission And Jal Swapna At Kazipara Village (Code-314608) Under Command Area Of Kazipara Ground Water Supply Scheme (Part-B)</t>
   </si>
   <si>
     <t>SM/07700</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal Work Order for Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village of Kazipara (Village code 314608) under Kazipara Water Supply Scheme of Jalangi Block and village of Ramnagar Doemkanun (Village code 314578) under Ramnagar Doemkanun Water Supply Scheme of Raninagar-II Block of Murshidabad District under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000838/2021-2022</t>
+  </si>
+  <si>
+    <t>49/BD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>M/S S.DAS &amp; ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2021-2022</t>
   </si>
   <si>
     <t>143/BD-I</t>
   </si>
   <si>
     <t>10/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S S.DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Balance &amp; Allied Work for the work of Retrofitting For Providing Functional Household Tap Connection (FHTC) In Connection With Jal Jeevan Mission at Kazipara Village (Code-314608) Under Command Area Of Kazipara Ground Water Supply Scheme (Part-B) in the district of Murshidabad under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2024-2025</t>
   </si>
   <si>
     <t>1228/BD-I</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>M/S S. DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -714,170 +714,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.51</v>
+        <v>337.04</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>337.04</v>
+        <v>13.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>74.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>